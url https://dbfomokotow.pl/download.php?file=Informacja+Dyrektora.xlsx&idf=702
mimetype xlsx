--- v0 (2025-10-14)
+++ v1 (2026-05-20)
@@ -1,266 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\PROCEDURY, INSTRUKCJE 2018\Instrukcja obiegu dokumentów 2020\ZAŁĄCZNIKI — na stronę\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\PROCEDURY, INSTRUKCJE WEWNĘTRZNE\Instrukcja obiegu dokumentów 2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{230ECA89-A10C-4A84-8A66-CE39C83E4FD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="23040" windowHeight="9195"/>
+    <workbookView xWindow="11115" yWindow="2640" windowWidth="11235" windowHeight="17340" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Załącznik nr 2" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="35" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="26">
   <si>
     <r>
       <t xml:space="preserve">        </t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
       <t xml:space="preserve">   </t>
     </r>
   </si>
   <si>
     <t>* niepotrzebne skreślić</t>
   </si>
   <si>
     <t>Dział</t>
   </si>
   <si>
     <t>Rozdział</t>
   </si>
   <si>
     <t>§</t>
   </si>
   <si>
     <t>Zadanie</t>
   </si>
   <si>
     <t xml:space="preserve">Kwota </t>
   </si>
   <si>
     <t xml:space="preserve">               </t>
   </si>
   <si>
     <t xml:space="preserve">       </t>
   </si>
   <si>
-    <t xml:space="preserve"> (podpis i pieczątka dyrektora placówki </t>
-[...1 lines deleted...]
-  <si>
     <t>Rok</t>
   </si>
   <si>
+    <t>Umowa podlega ewidencji zaangażowania</t>
+  </si>
+  <si>
+    <t>TAK/NIE*</t>
+  </si>
+  <si>
+    <t>Realizacja wydatku:</t>
+  </si>
+  <si>
+    <t>pomiędzy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">dotycząca zawartej umowy </t>
+  </si>
+  <si>
+    <t>(data i podpis upoważnionego pracownika)</t>
+  </si>
+  <si>
+    <t>Dziennik</t>
+  </si>
+  <si>
+    <t>INFORMACJA DYREKTORA</t>
+  </si>
+  <si>
     <r>
-      <t>Informacja Dyrektora</t>
-[...59 lines deleted...]
-      <t>(numer umowy, data zawarcia umowy - dzień, miesiąc, rok)</t>
+      <t>(numer umowy)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="238"/>
       </rPr>
-      <t xml:space="preserve">       </t>
+      <t xml:space="preserve">    </t>
     </r>
   </si>
   <si>
-    <t>Dziennik</t>
-[...5 lines deleted...]
-    <t>Zgodnie z zaleceniami Skarbnika m.st. Warszawy uprzejmie informuję, że zawierając przedmiotową umowę zachowałam / zachowałem *  zasady legalności, celowości, gospodarności oraz rzetelności. Niniejszą informację przedkładam Głównemu księgowemu w Dzielnicowym Biurze Finansów Oświaty – Mokotów m.st. Warszawy.</t>
+    <t>(nazwa kontrahenta / zleceniobiorcy)</t>
+  </si>
+  <si>
+    <t>Zgodnie z zaleceniami Skarbnika m.st. Warszawy uprzejmie informuję, że zawierając przedmiotową umowę zostały zachowane zasady legalności, celowości, gospodarności oraz rzetelności. Niniejszą informację przedkładam Głównemu księgowemu w Dzielnicowym Biurze Finansów Oświaty – Mokotów m.st. Warszawy.</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (podpis i pieczątka Dyrektora jednostki budżetowej)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Środki finansowe zgodnie z dyspozycją Dyrektora jednostki budżetowej są zabezpieczone w: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">(pieczątka podłużna jednostki budżetowej) </t>
+  </si>
+  <si>
+    <t>b) Wieloletniej Prognozie Finansowej na lata …….……….……....*</t>
+  </si>
+  <si>
+    <t>a) projekcie / planie finansowym na rok 20 …..........</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;zł&quot;"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-[...7 lines deleted...]
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="14"/>
+      <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
@@ -312,290 +295,298 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="dotted">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="dotted">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="40">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="15"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Pakiet Office">
+    <a:clrScheme name="Pakiet Office 2007–2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Pakiet Office">
+    <a:fontScheme name="Pakiet Office 2007–2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Pakiet Office">
+    <a:fmtScheme name="Pakiet Office 2007–2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -728,494 +719,494 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A3:Q45"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="K5" sqref="K5"/>
+      <selection activeCell="A7" sqref="A7:J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="10.5703125" style="6" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="6"/>
+    <col min="1" max="1" width="10.5703125" style="5" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="5"/>
+    <col min="3" max="3" width="10" style="5" customWidth="1"/>
+    <col min="4" max="4" width="8.5703125" style="5" customWidth="1"/>
+    <col min="5" max="5" width="11.5703125" style="5" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="5" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" style="5" customWidth="1"/>
+    <col min="8" max="8" width="9.140625" style="5"/>
+    <col min="9" max="9" width="7.5703125" style="5" customWidth="1"/>
+    <col min="10" max="10" width="2.7109375" style="5" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-      <c r="C3" s="18"/>
+    <row r="3" spans="1:14" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="F3" s="20"/>
       <c r="G3" s="20"/>
-      <c r="H3" s="37" t="s">
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+    </row>
+    <row r="4" spans="1:14" ht="15.6" x14ac:dyDescent="0.3">
+      <c r="G4" s="13"/>
+      <c r="H4" s="9"/>
+      <c r="I4" s="9"/>
+      <c r="J4" s="9"/>
+    </row>
+    <row r="5" spans="1:14" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A5" s="15"/>
+      <c r="B5" s="16"/>
+      <c r="C5" s="16"/>
+      <c r="G5" s="18"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="N5" s="1" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" s="31"/>
+      <c r="C6" s="31"/>
+    </row>
+    <row r="7" spans="1:14" ht="53.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="32" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="32"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="32"/>
+      <c r="E7" s="32"/>
+      <c r="F7" s="32"/>
+      <c r="G7" s="32"/>
+      <c r="H7" s="32"/>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+    </row>
+    <row r="9" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A9" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="12"/>
+      <c r="C9" s="12"/>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="17"/>
+      <c r="H9" s="17"/>
+      <c r="I9" s="17"/>
+      <c r="J9" s="17"/>
+    </row>
+    <row r="10" spans="1:14" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="A10" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="I3" s="37"/>
-[...6 lines deleted...]
-      <c r="A4" s="37" t="s">
+      <c r="B10" s="33"/>
+      <c r="C10" s="33"/>
+      <c r="D10" s="33"/>
+      <c r="E10" s="33"/>
+      <c r="F10" s="33"/>
+      <c r="G10" s="33"/>
+      <c r="H10" s="33"/>
+      <c r="I10" s="33"/>
+      <c r="J10" s="33"/>
+    </row>
+    <row r="11" spans="1:14" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="A11" s="1"/>
+    </row>
+    <row r="12" spans="1:14" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A12" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="B12" s="37"/>
+      <c r="C12" s="37"/>
+      <c r="D12" s="37"/>
+      <c r="E12" s="37"/>
+      <c r="F12" s="37"/>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+    </row>
+    <row r="13" spans="1:14" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="A13" s="33" t="s">
         <v>19</v>
       </c>
-      <c r="B4" s="37"/>
-[...99 lines deleted...]
-      <c r="J13" s="27"/>
+      <c r="B13" s="33"/>
+      <c r="C13" s="33"/>
+      <c r="D13" s="33"/>
+      <c r="E13" s="33"/>
+      <c r="F13" s="33"/>
+      <c r="G13" s="33"/>
+      <c r="H13" s="33"/>
+      <c r="I13" s="33"/>
+      <c r="J13" s="33"/>
     </row>
     <row r="14" spans="1:14" ht="12" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="15" spans="1:14" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="28" t="s">
-[...10 lines deleted...]
-      <c r="J15" s="28"/>
+      <c r="A15" s="40" t="s">
+        <v>20</v>
+      </c>
+      <c r="B15" s="40"/>
+      <c r="C15" s="40"/>
+      <c r="D15" s="40"/>
+      <c r="E15" s="40"/>
+      <c r="F15" s="40"/>
+      <c r="G15" s="40"/>
+      <c r="H15" s="40"/>
+      <c r="I15" s="40"/>
+      <c r="J15" s="40"/>
     </row>
     <row r="16" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="17" spans="1:17" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="6" t="s">
-        <v>14</v>
+      <c r="A17" s="5" t="s">
+        <v>12</v>
       </c>
     </row>
     <row r="18" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="3"/>
+      <c r="A18" s="2"/>
     </row>
     <row r="19" spans="1:17" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="12" t="s">
+      <c r="A19" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="C19" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="D19" s="11" t="s">
+        <v>4</v>
+      </c>
+      <c r="E19" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="F19" s="21" t="s">
+        <v>16</v>
+      </c>
+      <c r="G19" s="11" t="s">
+        <v>6</v>
+      </c>
+      <c r="H19" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B19" s="12" t="s">
-[...21 lines deleted...]
-      <c r="J19" s="31"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="43"/>
       <c r="Q19" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="7"/>
-[...11 lines deleted...]
-      <c r="K20" s="5" t="s">
+      <c r="A20" s="6"/>
+      <c r="B20" s="6"/>
+      <c r="C20" s="6"/>
+      <c r="D20" s="6"/>
+      <c r="E20" s="6"/>
+      <c r="F20" s="6"/>
+      <c r="G20" s="7"/>
+      <c r="H20" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I20" s="35"/>
+      <c r="J20" s="36"/>
+      <c r="K20" s="4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="7"/>
-[...10 lines deleted...]
-      <c r="J21" s="34"/>
+      <c r="A21" s="6"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="7"/>
+      <c r="H21" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I21" s="35"/>
+      <c r="J21" s="36"/>
     </row>
     <row r="22" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="7"/>
-[...10 lines deleted...]
-      <c r="J22" s="34"/>
+      <c r="A22" s="6"/>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="7"/>
+      <c r="H22" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I22" s="35"/>
+      <c r="J22" s="36"/>
     </row>
     <row r="23" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="7"/>
-[...10 lines deleted...]
-      <c r="J23" s="34"/>
+      <c r="A23" s="6"/>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I23" s="35"/>
+      <c r="J23" s="36"/>
     </row>
     <row r="24" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="7"/>
-[...19 lines deleted...]
-      <c r="G25" s="9"/>
+      <c r="A24" s="6"/>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6"/>
+      <c r="F24" s="6"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="34" t="s">
+        <v>11</v>
+      </c>
+      <c r="I24" s="35"/>
+      <c r="J24" s="36"/>
+    </row>
+    <row r="25" spans="1:17" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="29"/>
+      <c r="J25" s="29"/>
     </row>
     <row r="26" spans="1:17" ht="13.9" x14ac:dyDescent="0.25">
-      <c r="A26" s="10"/>
-[...5 lines deleted...]
-      <c r="G26" s="10"/>
+      <c r="A26" s="8"/>
+      <c r="B26" s="8"/>
+      <c r="C26" s="8"/>
+      <c r="D26" s="8"/>
+      <c r="E26" s="8"/>
+      <c r="F26" s="8"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="29"/>
+      <c r="J26" s="29"/>
     </row>
     <row r="27" spans="1:17" ht="13.9" x14ac:dyDescent="0.25">
-      <c r="G27" s="24"/>
-[...13 lines deleted...]
-      <c r="G29" s="25" t="s">
+      <c r="A27" s="8"/>
+      <c r="B27" s="8"/>
+      <c r="C27" s="8"/>
+      <c r="D27" s="8"/>
+      <c r="E27" s="8"/>
+      <c r="F27" s="8"/>
+      <c r="G27" s="8"/>
+    </row>
+    <row r="28" spans="1:17" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="A28" s="9"/>
+      <c r="B28" s="9"/>
+      <c r="C28" s="9"/>
+      <c r="D28" s="9"/>
+      <c r="E28" s="9"/>
+      <c r="F28" s="9"/>
+      <c r="G28" s="9"/>
+    </row>
+    <row r="29" spans="1:17" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="F29" s="39"/>
+      <c r="G29" s="39"/>
+      <c r="H29" s="39"/>
+      <c r="I29" s="39"/>
+      <c r="J29" s="39"/>
+    </row>
+    <row r="30" spans="1:17" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="F30" s="38" t="s">
         <v>21</v>
       </c>
-      <c r="H29" s="25"/>
-[...24 lines deleted...]
-      <c r="A32" s="16" t="s">
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="38"/>
+    </row>
+    <row r="31" spans="1:17" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="G31" s="23"/>
+      <c r="H31" s="23"/>
+      <c r="I31" s="23"/>
+      <c r="J31" s="23"/>
+    </row>
+    <row r="32" spans="1:17" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="G32" s="19"/>
+      <c r="H32" s="19"/>
+      <c r="I32" s="19"/>
+      <c r="J32" s="19"/>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A33" s="27" t="s">
+        <v>22</v>
+      </c>
+      <c r="B33" s="27"/>
+      <c r="C33" s="27"/>
+      <c r="D33" s="27"/>
+      <c r="E33" s="27"/>
+      <c r="F33" s="27"/>
+      <c r="G33" s="27"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="10"/>
+      <c r="J33" s="10"/>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A34" s="24" t="s">
         <v>25</v>
       </c>
-      <c r="B32" s="16"/>
-[...10 lines deleted...]
-      <c r="A33" s="16" t="s">
+      <c r="B34" s="25"/>
+      <c r="C34" s="25"/>
+      <c r="D34" s="25"/>
+      <c r="E34" s="25"/>
+      <c r="F34" s="25"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="10"/>
+      <c r="J34" s="10"/>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A35" s="24" t="s">
         <v>24</v>
       </c>
-      <c r="G33" s="21"/>
-[...44 lines deleted...]
-      <c r="A40" s="4" t="s">
+      <c r="B35" s="24"/>
+      <c r="C35" s="24"/>
+      <c r="D35" s="24"/>
+      <c r="E35" s="24"/>
+      <c r="F35" s="24"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="19"/>
+      <c r="I35" s="19"/>
+      <c r="J35" s="19"/>
+    </row>
+    <row r="36" spans="1:10" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="A36" s="24"/>
+      <c r="B36" s="26"/>
+      <c r="C36" s="26"/>
+      <c r="D36" s="26"/>
+      <c r="E36" s="26"/>
+      <c r="F36" s="26"/>
+      <c r="G36" s="19"/>
+      <c r="H36" s="19"/>
+      <c r="I36" s="19"/>
+      <c r="J36" s="19"/>
+    </row>
+    <row r="37" spans="1:10" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="G37" s="19"/>
+      <c r="H37" s="19"/>
+      <c r="I37" s="19"/>
+      <c r="J37" s="19"/>
+    </row>
+    <row r="38" spans="1:10" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="G38" s="19"/>
+      <c r="H38" s="19"/>
+      <c r="I38" s="19"/>
+      <c r="J38" s="19"/>
+    </row>
+    <row r="39" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G39" s="19"/>
+      <c r="H39" s="19"/>
+      <c r="I39" s="19"/>
+      <c r="J39" s="19"/>
+    </row>
+    <row r="40" spans="1:10" ht="13.9" x14ac:dyDescent="0.25">
+      <c r="A40" s="39"/>
+      <c r="B40" s="39"/>
+      <c r="C40" s="39"/>
+      <c r="D40" s="39"/>
+      <c r="E40" s="39"/>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A41" s="38" t="s">
+        <v>15</v>
+      </c>
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+    </row>
+    <row r="42" spans="1:10" ht="13.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="19"/>
+      <c r="B42" s="19"/>
+      <c r="C42" s="19"/>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A45" s="3" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="22">
-[...8 lines deleted...]
-    <mergeCell ref="A31:G31"/>
+  <mergeCells count="16">
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A13:J13"/>
-    <mergeCell ref="A7:J7"/>
     <mergeCell ref="A15:J15"/>
-    <mergeCell ref="G28:J28"/>
-[...1 lines deleted...]
-    <mergeCell ref="G27:J27"/>
     <mergeCell ref="H19:J19"/>
     <mergeCell ref="H20:J20"/>
     <mergeCell ref="H21:J21"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="B12:J12"/>
+    <mergeCell ref="F30:J30"/>
+    <mergeCell ref="F29:J29"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A6:C6"/>
+    <mergeCell ref="A7:J7"/>
     <mergeCell ref="A10:J10"/>
     <mergeCell ref="H22:J22"/>
     <mergeCell ref="H23:J23"/>
-    <mergeCell ref="H24:J24"/>
   </mergeCells>
   <dataValidations count="1">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A25:C26">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A27:C28" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>#REF!</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.55118110236220474" right="0.55118110236220474" top="0.15748031496062992" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">