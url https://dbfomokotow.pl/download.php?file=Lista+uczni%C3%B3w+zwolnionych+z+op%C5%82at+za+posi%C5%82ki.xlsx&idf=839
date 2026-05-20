--- v0 (2025-10-14)
+++ v1 (2026-05-20)
@@ -1,321 +1,254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27932"/>
+  <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\PROCEDURY, INSTRUKCJE 2018\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\adu\Desktop\UZGODNIENIA 2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC015D91-B030-43BD-90AA-1646EA568EFB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12000" activeTab="1"/>
+    <workbookView xWindow="1848" yWindow="1848" windowWidth="34044" windowHeight="14508" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="wersja 1" sheetId="1" r:id="rId1"/>
-    <sheet name="wersja 2" sheetId="2" r:id="rId2"/>
+    <sheet name="wzór" sheetId="2" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E11" i="2" l="1"/>
   <c r="E12" i="2"/>
   <c r="D13" i="2" l="1"/>
   <c r="C13" i="2"/>
   <c r="E10" i="2"/>
   <c r="E13" i="2" s="1"/>
-  <c r="D13" i="1" l="1"/>
-[...2 lines deleted...]
-  <c r="E13" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="19">
   <si>
     <t>Lp.</t>
   </si>
   <si>
     <t>Nazwisko i imię ucznia</t>
   </si>
   <si>
     <t>Kwota razem</t>
   </si>
   <si>
-    <t>Jan Kowalski</t>
-[...1 lines deleted...]
-  <si>
     <t>Razem</t>
   </si>
   <si>
     <t>Warszawa, …………………………………..</t>
   </si>
   <si>
     <t>……………………………………………….</t>
   </si>
   <si>
     <t>Ilość wydanych posiłków</t>
   </si>
   <si>
     <t>Słownie: ………………………………………………………………………………………………………………………………</t>
   </si>
   <si>
-    <t>1. Pełna dokumetacja w sprawie zwolnienia z opłat za korzystanie przez uczniów z posiłków znajduje się u pedagoga szkolnego</t>
-[...4 lines deleted...]
-  <si>
     <t>…………………………………………………………………..</t>
   </si>
   <si>
     <t>pieczątka i podpis dyrektora jednostki budżetowej</t>
   </si>
   <si>
-    <t>Lista uczniów korzystajacych ze zwolnienia z opłat za korzystanie z posiłków w stołówce w miesiącu ………………… 2021 r. zgodnie z zarządzeniem nr 1302/2017 Prezydenta Miasta Stołecznego Warszawy z dnia 03 sierpnia 2017 r.</t>
-[...1 lines deleted...]
-  <si>
     <t>pieczątka podłużna jednostki budżetowej</t>
   </si>
   <si>
     <t>Stawka dzienna za posiłki</t>
   </si>
   <si>
-    <r>
-[...38 lines deleted...]
-  <si>
     <t>1. Pełna dokumetacja w sprawie zwolnienia z opłat za korzystanie przez uczniów z posiłków znajduje się u pedagoga szkolnego.</t>
   </si>
   <si>
     <t>2. Oświadczam, że wyżej wymienieni uczniownie nie otrzymali dofinansowania posiłków z pomocy społecznej.</t>
   </si>
   <si>
     <t>na rachunek bankowy "Wydzielony rachunek dochodów"</t>
   </si>
   <si>
-    <t xml:space="preserve">Lista uczniów korzystajacych ze zwolnienia z opłat za korzystanie z posiłków w stołówce w miesiącu ………….....……… 2021 r. zgodnie z zarządzeniem nr 1302/2017 Prezydenta Miasta Stołecznego Warszawy z dnia 03 sierpnia 2017 r.  zmienionym Zarządzeniem Nr 189/2019 Prezydenta Miasta Stołecznego Warszawy z dnia 11 lutego 2019 r. </t>
-[...1 lines deleted...]
-  <si>
     <t>3. Polecam zapłatę kwoty     ………………..…. zł     z rachunku bankowego "Budżet Wydatki" palcówki</t>
   </si>
   <si>
     <t>o numerze: ………………………………………………………………………..………………………………………………………………</t>
   </si>
   <si>
     <t>o numerze: ………………………………………………….……….……………………………………………………………………………</t>
   </si>
+  <si>
+    <t xml:space="preserve">Lista uczniów korzystajacych ze zwolnienia z opłat za korzystanie z posiłków w stołówce w miesiącu ………….....……… 2026 r. zgodnie z zarządzeniem nr 1302/2017 Prezydenta Miasta Stołecznego Warszawy z dnia 03 sierpnia 2017 r. w sprawie ustalenia warunków korzystania ze stołówek w przedszkolach i szkołach m.st. Warszawy oraz upoważnienia dyrektorów szkół i przedszkoli do zwalniania z opłat za posiłki, z późn. zm. </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;zł&quot;"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
-    <font>
-[...7 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...13 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -373,226 +306,201 @@
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
-[...11 lines deleted...]
-      <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normalny" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -816,569 +724,306 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <sheetPr>
+    <tabColor rgb="FFFF0000"/>
+  </sheetPr>
+  <dimension ref="A1:Q32"/>
   <sheetViews>
-    <sheetView topLeftCell="A16" workbookViewId="0">
-      <selection activeCell="E30" sqref="E30"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A6" sqref="A6:E6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5" style="1" customWidth="1"/>
-    <col min="2" max="2" width="33.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="6" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="33.6640625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="16.33203125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.6640625" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="D1" s="34" t="s">
+    <row r="1" spans="1:17" ht="31.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D1" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="28"/>
+    </row>
+    <row r="2" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A2" s="1" t="s">
         <v>5</v>
       </c>
-      <c r="E1" s="34"/>
-[...2 lines deleted...]
-      <c r="A2" s="1" t="s">
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A3" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="29"/>
+    </row>
+    <row r="6" spans="1:17" ht="96.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="30"/>
+      <c r="C6" s="30"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+    </row>
+    <row r="8" spans="1:17" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="9" spans="1:17" ht="51" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="13" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="C9" s="14" t="s">
         <v>6</v>
       </c>
-    </row>
-[...29 lines deleted...]
-      <c r="E9" s="16" t="s">
+      <c r="D9" s="14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="2"/>
       <c r="G9" s="2"/>
       <c r="H9" s="2"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
     </row>
-    <row r="10" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="9">
+    <row r="10" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="8">
         <v>1</v>
       </c>
-      <c r="B10" s="10" t="s">
-[...8 lines deleted...]
-      <c r="E10" s="13">
+      <c r="B10" s="9"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="11"/>
+      <c r="E10" s="12">
         <f>C10*D10</f>
-        <v>42</v>
+        <v>0</v>
       </c>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
     </row>
-    <row r="11" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:17" ht="18" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="7">
         <v>2</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="4"/>
       <c r="D11" s="6"/>
-      <c r="E11" s="8"/>
+      <c r="E11" s="12">
+        <f t="shared" ref="E11:E12" si="0">C11*D11</f>
+        <v>0</v>
+      </c>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
     </row>
-    <row r="12" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="17">
+    <row r="12" spans="1:17" ht="18" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="16">
         <v>3</v>
       </c>
-      <c r="B12" s="18"/>
-[...2 lines deleted...]
-      <c r="E12" s="21"/>
+      <c r="B12" s="17"/>
+      <c r="C12" s="18"/>
+      <c r="D12" s="19"/>
+      <c r="E12" s="12">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
     </row>
-    <row r="13" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:17" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="31" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B13" s="32"/>
-      <c r="C13" s="22">
-[...260 lines deleted...]
-      <c r="C13" s="22">
+      <c r="C13" s="20">
         <f>SUM(C10:C12)</f>
         <v>0</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="21">
         <f t="shared" ref="D13:E13" si="1">SUM(D10:D12)</f>
         <v>0</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="22">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A16" s="25" t="s">
+    <row r="16" spans="1:17" x14ac:dyDescent="0.3">
+      <c r="A16" s="23" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+    </row>
+    <row r="21" spans="1:5" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+    </row>
+    <row r="22" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+    </row>
+    <row r="23" spans="1:5" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="17.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="24.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="C31" s="24"/>
+      <c r="D31" s="26" t="s">
         <v>8</v>
       </c>
-    </row>
-[...53 lines deleted...]
-      <c r="E32" s="30"/>
+      <c r="E31" s="26"/>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="D32" s="27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A22:E22"/>
     <mergeCell ref="D31:E31"/>
     <mergeCell ref="D32:E32"/>
     <mergeCell ref="D1:E1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A20:E20"/>
     <mergeCell ref="A21:E21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Arkusze</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>wersja 2</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>wzór</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Iwona Dobosiewicz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>