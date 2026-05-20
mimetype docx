--- v0 (2026-01-10)
+++ v1 (2026-05-20)
@@ -7,127 +7,145 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="001C277C" w:rsidRPr="005A6933" w:rsidRDefault="001C277C" w:rsidP="00AF3512">
+    <w:p w14:paraId="73065F27" w14:textId="20E5BD3A" w:rsidR="001C277C" w:rsidRPr="005A6933" w:rsidRDefault="001C277C" w:rsidP="00AF3512">
       <w:pPr>
         <w:keepNext/>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:spacing w:before="240" w:after="60" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="auto"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>UMOWA</w:t>
       </w:r>
       <w:r w:rsidR="005A6933" w:rsidRPr="008B0392">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dostawy sprzętu komputerowego </w:t>
       </w:r>
       <w:r w:rsidR="004C4939" w:rsidRPr="008B0392">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">r </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AF3512" w:rsidRPr="00B61809">
+        <w:t>r</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD562F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>///////////////////////////</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD562F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="001C277C" w:rsidRPr="005A6933" w:rsidRDefault="001C277C" w:rsidP="005A6933">
+    <w:p w14:paraId="567D427E" w14:textId="77777777" w:rsidR="001C277C" w:rsidRPr="005A6933" w:rsidRDefault="001C277C" w:rsidP="005A6933">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001C277C" w:rsidRDefault="001C277C" w:rsidP="005A6933">
+    <w:p w14:paraId="1E6CC832" w14:textId="77777777" w:rsidR="001C277C" w:rsidRDefault="001C277C" w:rsidP="005A6933">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W dniu </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
@@ -147,439 +165,346 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4939" w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="00AF3512">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Warszawie </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pomiędzy:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3512" w:rsidRPr="005A6933" w:rsidRDefault="00AF3512" w:rsidP="005A6933">
+    <w:p w14:paraId="4E48F9A2" w14:textId="77777777" w:rsidR="00AF3512" w:rsidRPr="005A6933" w:rsidRDefault="00AF3512" w:rsidP="005A6933">
       <w:pPr>
         <w:widowControl/>
         <w:overflowPunct/>
         <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006E48FC" w:rsidRPr="008B0392" w:rsidRDefault="004C4939" w:rsidP="004C4939">
+    <w:p w14:paraId="609DA307" w14:textId="77777777" w:rsidR="006E48FC" w:rsidRPr="008B0392" w:rsidRDefault="001D548C" w:rsidP="004C4939">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0392">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="008B0392">
+      <w:r w:rsidRPr="001D548C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miastem Stołecznym Warszawa, Plac Bankowy 3/5, 00-950 Warszawa, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D548C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>NIP 525-22- 48-481, reprezentowanym na podstawie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D548C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B0392">
-[...104 lines deleted...]
-        <w:t>zwanym dalej</w:t>
+      <w:r w:rsidRPr="001D548C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pełnomocnictwa Prezydenta m.st. Warszawy nr […] z dnia […] przez […..] - Dyrektora [pełna nazwa placówki z dokładnym adresem], zwanym dalej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D548C">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„Zamawiającym”,</w:t>
       </w:r>
       <w:r w:rsidR="006E48FC" w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...21 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007E5C9F" w:rsidRDefault="008D2A61" w:rsidP="005A6933">
+    <w:p w14:paraId="1A8421F5" w14:textId="77777777" w:rsidR="007E5C9F" w:rsidRDefault="008D2A61" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A61" w:rsidRPr="005A6933" w:rsidRDefault="005A6933" w:rsidP="005A6933">
+    <w:p w14:paraId="5A176262" w14:textId="77777777" w:rsidR="008D2A61" w:rsidRPr="005A6933" w:rsidRDefault="001D548C" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="001D548C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>////////////////////////////</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004B08F2">
+        <w:t>[oznaczenie Wykonawcy],</w:t>
+      </w:r>
+      <w:r w:rsidR="00850F2D" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> zwanym dalej </w:t>
+      </w:r>
+      <w:r w:rsidR="00850F2D" w:rsidRPr="009F4AD6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="00850F2D" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wykonawcą”</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05965" w:rsidRPr="002758DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00850F2D" w:rsidRPr="005A6933">
-[...28 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A61" w:rsidRPr="005A6933" w:rsidRDefault="008D2A61" w:rsidP="005A6933">
+    <w:p w14:paraId="4E263426" w14:textId="77777777" w:rsidR="008D2A61" w:rsidRPr="005A6933" w:rsidRDefault="008D2A61" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3046"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00160559" w:rsidRPr="00160559" w:rsidRDefault="00160559" w:rsidP="00160559">
+    <w:p w14:paraId="2AAB7AE2" w14:textId="77777777" w:rsidR="00160559" w:rsidRPr="00160559" w:rsidRDefault="00160559" w:rsidP="00160559">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160559">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zwanymi w dalszej</w:t>
       </w:r>
       <w:r w:rsidR="005D47BD">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> części umowy łącznie Stronami</w:t>
+        <w:t xml:space="preserve"> części umowy łącznie </w:t>
+      </w:r>
+      <w:r w:rsidR="001D548C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>„</w:t>
+      </w:r>
+      <w:r w:rsidR="005D47BD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Stronami</w:t>
+      </w:r>
+      <w:r w:rsidR="001D548C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="00160559">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008D2A61" w:rsidRPr="005A6933" w:rsidRDefault="00AF3512" w:rsidP="005A6933">
+    <w:p w14:paraId="0F960B38" w14:textId="77777777" w:rsidR="008D2A61" w:rsidRPr="005A6933" w:rsidRDefault="00AF3512" w:rsidP="005A6933">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">została zawarta umowa </w:t>
       </w:r>
       <w:r w:rsidR="008D2A61" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o </w:t>
       </w:r>
       <w:r w:rsidR="00640A64" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">następującej </w:t>
       </w:r>
       <w:r w:rsidR="008D2A61" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>treści:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
+    <w:p w14:paraId="0A391207" w14:textId="77777777" w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4939">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003F29BB" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
+    <w:p w14:paraId="4A75503D" w14:textId="77777777" w:rsidR="003F29BB" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy24"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Przedmiotem umowy </w:t>
       </w:r>
       <w:r w:rsidR="00C23B5E" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -716,51 +641,51 @@
       </w:r>
       <w:r w:rsidR="00B22300" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> z „Opisem przedmiotu zamówienia” stanowiącym integralny </w:t>
       </w:r>
       <w:r w:rsidR="00B22300" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Załącznik nr 1</w:t>
       </w:r>
       <w:r w:rsidR="00B22300" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do niniejszej umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA092A" w:rsidRPr="005A6933" w:rsidRDefault="008E2D5F" w:rsidP="005A6933">
+    <w:p w14:paraId="119408C2" w14:textId="77777777" w:rsidR="00EA092A" w:rsidRPr="005A6933" w:rsidRDefault="008E2D5F" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wykonawca</w:t>
       </w:r>
       <w:r w:rsidR="00EA092A" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zobowiązuje się </w:t>
@@ -807,91 +732,97 @@
         </w:rPr>
         <w:t xml:space="preserve"> umowy do</w:t>
       </w:r>
       <w:r w:rsidR="002758DF">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dnia</w:t>
       </w:r>
       <w:r w:rsidR="00A4541F" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
+      <w:r w:rsidR="00B37A22" w:rsidRPr="00B37A22">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="00B37A22" w:rsidRPr="00B37A22">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>………</w:t>
+      </w:r>
       <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="005E0D69" w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>]</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A4541F" w:rsidRPr="00CF5E96">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00A4541F" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4AE1" w:rsidRPr="005A6933" w:rsidRDefault="009D4AE1" w:rsidP="005A6933">
+    <w:p w14:paraId="7720B0B9" w14:textId="77777777" w:rsidR="009D4AE1" w:rsidRPr="005A6933" w:rsidRDefault="009D4AE1" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Za datę dostarczenia </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
@@ -938,122 +869,122 @@
         </w:rPr>
         <w:t xml:space="preserve"> ją</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zastępującą</w:t>
       </w:r>
       <w:r w:rsidR="008724C6" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> bez zastrzeżeń.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A6933" w:rsidRPr="005A6933" w:rsidRDefault="005A6933" w:rsidP="005A6933">
+    <w:p w14:paraId="3C289687" w14:textId="77777777" w:rsidR="005A6933" w:rsidRPr="005A6933" w:rsidRDefault="005A6933" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta Wykonawcy stanowi </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>załącznik nr 2</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
+    <w:p w14:paraId="7C23937A" w14:textId="77777777" w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4939">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A727C" w:rsidRPr="005A6933" w:rsidRDefault="00D2169D" w:rsidP="005A6933">
+    <w:p w14:paraId="7BDDB8BC" w14:textId="7D6B1773" w:rsidR="008A727C" w:rsidRPr="005A6933" w:rsidRDefault="00D2169D" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wykonawca</w:t>
       </w:r>
       <w:r w:rsidR="009D4AE1" w:rsidRPr="005A6933">
         <w:rPr>
@@ -1112,51 +1043,69 @@
       <w:r w:rsidR="009D4AE1" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez Zamawiającego, </w:t>
       </w:r>
       <w:r w:rsidR="008A727C" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dostarczy</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93382">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
       </w:r>
       <w:r w:rsidR="00384732" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D42984" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wniesie</w:t>
       </w:r>
       <w:r w:rsidR="00384732" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1272,99 +1221,99 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-15</w:t>
       </w:r>
       <w:r w:rsidR="008A727C" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="008A727C" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, w ciągu dnia roboczego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4541F" w:rsidRPr="005A6933" w:rsidRDefault="00A4541F" w:rsidP="005A6933">
+    <w:p w14:paraId="04050999" w14:textId="77777777" w:rsidR="00A4541F" w:rsidRPr="005A6933" w:rsidRDefault="00A4541F" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca ponosi odpowiedzialność za wady i szkody powstałe w czasie transportu </w:t>
       </w:r>
       <w:r w:rsidR="00E03D91">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzę</w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tu komputerowego</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do miejsca przeznaczenia.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E71A14" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="005A6933">
+    <w:p w14:paraId="504DEB74" w14:textId="77777777" w:rsidR="00E71A14" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca przekaże </w:t>
       </w:r>
       <w:r w:rsidR="0062119C" w:rsidRPr="005A6933">
         <w:rPr>
@@ -1399,363 +1348,363 @@
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">na podstawie protokołu </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>odbioru</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, zawierającego:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A118C" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="00187682">
+    <w:p w14:paraId="584E95CF" w14:textId="77777777" w:rsidR="003A118C" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>liczbę porządkową,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B518A5" w:rsidRPr="005A6933" w:rsidRDefault="00B518A5" w:rsidP="00187682">
+    <w:p w14:paraId="59D609C7" w14:textId="77777777" w:rsidR="00B518A5" w:rsidRPr="005A6933" w:rsidRDefault="00B518A5" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rodzaj</w:t>
       </w:r>
       <w:r w:rsidR="003570D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprzętu</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A118C" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="00187682">
+    <w:p w14:paraId="0342007F" w14:textId="77777777" w:rsidR="003A118C" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>model</w:t>
       </w:r>
       <w:r w:rsidR="003570D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprzętu</w:t>
       </w:r>
       <w:r w:rsidR="005A21EE" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A118C" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="00187682">
+    <w:p w14:paraId="1619BC84" w14:textId="77777777" w:rsidR="003A118C" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>nazwę producenta</w:t>
       </w:r>
       <w:r w:rsidR="003570D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprzętu</w:t>
       </w:r>
       <w:r w:rsidR="005A21EE" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003A118C" w:rsidRDefault="003A118C" w:rsidP="00187682">
+    <w:p w14:paraId="7461C628" w14:textId="77777777" w:rsidR="003A118C" w:rsidRDefault="003A118C" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>numer seryjny</w:t>
       </w:r>
       <w:r w:rsidR="003570D3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sprzętu</w:t>
       </w:r>
       <w:r w:rsidR="00A4541F" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003570D3" w:rsidRPr="005A6933" w:rsidRDefault="003570D3" w:rsidP="00187682">
+    <w:p w14:paraId="65FBD1D5" w14:textId="77777777" w:rsidR="003570D3" w:rsidRPr="005A6933" w:rsidRDefault="003570D3" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>rok produkcji sprzętu</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003927DF" w:rsidRPr="005A6933" w:rsidRDefault="00B7244C" w:rsidP="00187682">
+    <w:p w14:paraId="08ADC867" w14:textId="77777777" w:rsidR="003927DF" w:rsidRPr="005A6933" w:rsidRDefault="00B7244C" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>okres gwarancji</w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A4541F" w:rsidRPr="005A6933" w:rsidRDefault="003927DF" w:rsidP="00187682">
+    <w:p w14:paraId="0DEDB9BD" w14:textId="77777777" w:rsidR="00A4541F" w:rsidRPr="005A6933" w:rsidRDefault="003927DF" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ilość,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D448BE" w:rsidRPr="005A6933" w:rsidRDefault="001C277C" w:rsidP="00187682">
+    <w:p w14:paraId="73FB427A" w14:textId="77777777" w:rsidR="00D448BE" w:rsidRPr="005A6933" w:rsidRDefault="001C277C" w:rsidP="00187682">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zamawianego sprzętu</w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00133728" w:rsidRPr="005A6933" w:rsidRDefault="00133728" w:rsidP="005A6933">
+    <w:p w14:paraId="093232B7" w14:textId="77777777" w:rsidR="00133728" w:rsidRPr="005A6933" w:rsidRDefault="00133728" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>W przypadku stwierdzenia</w:t>
       </w:r>
       <w:r w:rsidR="009D4AE1" w:rsidRPr="005A6933">
@@ -1845,51 +1794,51 @@
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Zamawiający może odmówić odbioru </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
       <w:r w:rsidR="009D4AE1" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009D4AE1" w:rsidRPr="005A6933" w:rsidRDefault="009D4AE1" w:rsidP="005A6933">
+    <w:p w14:paraId="65D05BA3" w14:textId="77777777" w:rsidR="009D4AE1" w:rsidRPr="005A6933" w:rsidRDefault="009D4AE1" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W chwili odbioru </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
@@ -1906,51 +1855,51 @@
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez przedstawiciela Zamawiającego, własność </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>tego sprzętu</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> przechodzi na Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00727F92" w:rsidRPr="005A6933" w:rsidRDefault="00727F92" w:rsidP="005A6933">
+    <w:p w14:paraId="05586F29" w14:textId="77777777" w:rsidR="00727F92" w:rsidRPr="005A6933" w:rsidRDefault="00727F92" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Sprzęt dostarczony przez Wykonawcę musi być fabrycznie nowy oraz niewskazujący na ślady użytkowania, a ponadto posiadać wszelkie niezbędne atesty</w:t>
       </w:r>
       <w:r w:rsidR="004C1AFD">
         <w:rPr>
@@ -1958,112 +1907,112 @@
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i</w:t>
       </w:r>
       <w:r w:rsidR="001742BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> certyfikaty</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, o ile obowiązujące przepisy prawa wymagają przedstawienia ww. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00086574" w:rsidRPr="005A6933" w:rsidRDefault="00086574" w:rsidP="005A6933">
+    <w:p w14:paraId="2CAD1D6F" w14:textId="77777777" w:rsidR="00086574" w:rsidRPr="005A6933" w:rsidRDefault="00086574" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00086574" w:rsidRPr="005A6933" w:rsidRDefault="00086574" w:rsidP="005A6933">
+    <w:p w14:paraId="084F053E" w14:textId="77777777" w:rsidR="00086574" w:rsidRPr="005A6933" w:rsidRDefault="00086574" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zamawiający zobowiązuje się do:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00086574" w:rsidRPr="005A6933" w:rsidRDefault="00AF3512" w:rsidP="00CA6D68">
+    <w:p w14:paraId="5A88CDCD" w14:textId="77777777" w:rsidR="00086574" w:rsidRPr="005A6933" w:rsidRDefault="00AF3512" w:rsidP="00CA6D68">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2295,134 +2244,134 @@
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidR="00A4541F" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wadami</w:t>
       </w:r>
       <w:r w:rsidR="003D4D0E" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D4D0E" w:rsidRPr="005A6933" w:rsidRDefault="003D4D0E" w:rsidP="00CA6D68">
+    <w:p w14:paraId="4D4C06BE" w14:textId="77777777" w:rsidR="003D4D0E" w:rsidRPr="005A6933" w:rsidRDefault="003D4D0E" w:rsidP="00CA6D68">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy23"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="426"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>zapłaty na rzecz Wykonawcy wynagrodzenia umownego</w:t>
       </w:r>
       <w:r w:rsidR="00501085" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> za zrealizowany przedmiot umowy</w:t>
       </w:r>
       <w:r w:rsidR="00FA3034" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
+    <w:p w14:paraId="78AB759F" w14:textId="77777777" w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
       <w:pPr>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D2764" w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00386ABD" w:rsidRPr="005A6933" w:rsidRDefault="003F297D" w:rsidP="005A6933">
+    <w:p w14:paraId="0B40D7CC" w14:textId="032E05B4" w:rsidR="00DF3AB4" w:rsidRPr="00C41BEE" w:rsidRDefault="003F297D" w:rsidP="00C41BEE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cena </w:t>
       </w:r>
       <w:r w:rsidR="00610EB7" w:rsidRPr="005A6933">
@@ -2543,691 +2492,1303 @@
         </w:rPr>
         <w:t>załącznik nr 2</w:t>
       </w:r>
       <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do umowy</w:t>
       </w:r>
       <w:r w:rsidR="00F66FF7" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00E97AB5" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF3AB4" w:rsidRPr="008B0392" w:rsidRDefault="00DF3AB4" w:rsidP="005A6933">
-      <w:pPr>
+    <w:p w14:paraId="51A36980" w14:textId="77777777" w:rsidR="00CF18AB" w:rsidRPr="00791D00" w:rsidRDefault="00CF18AB" w:rsidP="00CF18AB">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...4 lines deleted...]
-        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...94 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Faktura zostanie wystawiona w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3512" w:rsidRDefault="00ED22EE" w:rsidP="00807E09">
-      <w:pPr>
+    <w:p w14:paraId="05133CC7" w14:textId="77777777" w:rsidR="00CF18AB" w:rsidRPr="00791D00" w:rsidRDefault="00CF18AB" w:rsidP="00CF18AB">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nabywca (podmiot 2):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E0F59A3" w14:textId="256A64A1" w:rsidR="00CF18AB" w:rsidRPr="00791D00" w:rsidRDefault="00CF18AB" w:rsidP="00CF18AB">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Miasto Stołeczne Warszawa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Plac Bankowy 3/5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00-950 Warszawa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NIP : 525-22-48-481</w:t>
+      </w:r>
+      <w:r w:rsidR="00200525">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DEE96A9" w14:textId="77777777" w:rsidR="00CF18AB" w:rsidRDefault="00CF18AB" w:rsidP="00CF18AB">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Odbiorca (podmiot inny/podmiot3):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0516A013" w14:textId="77777777" w:rsidR="00CF18AB" w:rsidRDefault="00CF18AB" w:rsidP="00CF18AB">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[pełna nazwa placówki oświatowej z adresem]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5007A1BD" w14:textId="1B474B6C" w:rsidR="00CF18AB" w:rsidRPr="00F0459C" w:rsidRDefault="00CF18AB" w:rsidP="00AA5757">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NIP: [NIP placówki oświatowej]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD4A946" w14:textId="77777777" w:rsidR="00CF18AB" w:rsidRPr="00791D00" w:rsidRDefault="00CF18AB" w:rsidP="00CF18AB">
+      <w:pPr>
+        <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:overflowPunct/>
+        <w:autoSpaceDE/>
+        <w:autoSpaceDN/>
+        <w:adjustRightInd/>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6933">
-[...56 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00791D00">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za dzień zapłaty Strony umowy uznają dzień obciążenia rachunku bankowego Zamawiającego. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B7E81" w:rsidRPr="005A6933" w:rsidRDefault="005B7E81" w:rsidP="005A6933">
+    <w:p w14:paraId="2C6EC590" w14:textId="0AEE5E94" w:rsidR="0019659B" w:rsidRPr="0019659B" w:rsidRDefault="0019659B" w:rsidP="00E21353">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6933">
-[...4 lines deleted...]
-        <w:t>Wynagrodzenie określone w ust. 1 brutto nie ulegnie zmianie w przypadku zmian podatku VAT w obowiązujących przepisach podatkowych.</w:t>
+      <w:r w:rsidRPr="0019659B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strony zgodnie oświadczają, że faktury będą wystawiane i odbierane za pośrednictwem Krajowego Systemu e-Faktur (KSeF), zgodnie z obowiązującymi przepisami prawa. Za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF, z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zastrzeżeniem ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B04B02">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D7920" w:rsidRPr="005A6933" w:rsidRDefault="003D7920" w:rsidP="005A6933">
+    <w:p w14:paraId="309DE4B4" w14:textId="77777777" w:rsidR="0019659B" w:rsidRPr="0019659B" w:rsidRDefault="0019659B" w:rsidP="0019659B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6933">
-[...4 lines deleted...]
-        <w:t>Zapłatę uważa się za dokonaną w dniu obciążenia rachunku bankowego Zamawiającego.</w:t>
+      <w:r w:rsidRPr="0019659B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku awarii KSeF, faktury będą tymczasowo przesyłane w formie elektronicznej (PDF) za pośrednictwem poczty elektronicznej na adres e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006302C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…………………………...</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019659B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4939" w:rsidRDefault="003D7920" w:rsidP="004C4939">
+    <w:p w14:paraId="345B9A7E" w14:textId="7FE6F697" w:rsidR="0019659B" w:rsidRPr="0006302C" w:rsidRDefault="0019659B" w:rsidP="00114CA2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6933">
-[...6 lines deleted...]
-      <w:r w:rsidR="0007458D" w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="0006302C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Za dzień doręczenia faktury wystawionej w czasie trwania awarii KSeF uznaje się dzień potwierdzenia otrzymania wiadomości zawierającej fakturę w formacie pliku PDF na adres </w:t>
+      </w:r>
+      <w:r w:rsidR="0006302C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
-[...6 lines deleted...]
-      <w:r w:rsidR="0007458D" w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="0006302C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e-mail wsk</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">azany w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BEE" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006302C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> albo na dzień przydzielenia jej numeru w KSeF, w zależności, które </w:t>
+      </w:r>
+      <w:r w:rsidR="0006302C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
-[...4 lines deleted...]
-        <w:t>z wykonaniem umowy.</w:t>
+      <w:r w:rsidRPr="0006302C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z tych zdarzeń nastąpiło wcześniej. Doręczenie w KSeF faktury wystawionej w czasie trwania awarii nie skutkuje rozpoczęciem biegu terminu płatności. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C4939" w:rsidRDefault="004C4939" w:rsidP="004C4939">
+    <w:p w14:paraId="3942AA17" w14:textId="77777777" w:rsidR="0019659B" w:rsidRPr="007E09A0" w:rsidRDefault="0019659B" w:rsidP="00402B56">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0392">
-[...62 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku niedostępności KSeF po stronie Wykonawcy za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF – przez tryb niedostępności KSeF należy rozumieć zarówno niedostępność, o której stanowi przepis art. 106ne ust. 4 ustawy o podatku od towarów i usług, a także tryb offline24, o którym stanowią przepisy art. 106nda ust. 1 i 2 ustawy o podatku </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">od towarów i usług. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00506A0B" w:rsidRPr="00506A0B" w:rsidRDefault="00506A0B" w:rsidP="00506A0B">
-[...17 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="4D8417C9" w14:textId="5AE77944" w:rsidR="0019659B" w:rsidRPr="00D72B1E" w:rsidRDefault="0019659B" w:rsidP="00C41BEE">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t>Na fakturze zostanie wskazany numer niniejszej umowy, na podstawie której wystawiono dokument.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006E387C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dni liczonym od pierwszego dnia roboczego po dniu jej doręczenia </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zgodnie z ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE718E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4 i 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7AB0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zastrzeżeniem ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72B1E" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na rachunek</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bankowy Wykonawcy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E09A0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="006E387C" w:rsidRPr="006E387C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E387C" w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faktura zostanie wystawiona po podpisaniu protokołu odbioru sprzętu komputerowego przez Wykonawcę </w:t>
+      </w:r>
+      <w:r w:rsidR="006E387C" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i Zamawiającego. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE056F" w:rsidRPr="008B0392" w:rsidRDefault="004C4939" w:rsidP="00BE056F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="5F915548" w14:textId="2ED26B61" w:rsidR="0019659B" w:rsidRPr="00D72B1E" w:rsidRDefault="0019659B" w:rsidP="0019659B">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Płatności będą dokonywane w PLN (złotych). </w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku faktury wystawionej w czasie awarii KSeF zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie określonym w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72B1E" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> liczonym od pierwszego dnia roboczego po dniu potwierdzenia otrzymania wiadomości zawierającej fakturę w formacie pliku PDF na adres e-mail wskazany w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BEE" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> na rachunek bankowy wskazany </w:t>
+      </w:r>
+      <w:r w:rsidR="00F22CBE" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BEE" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005A6933" w:rsidRPr="008B0392" w:rsidRDefault="005A6933" w:rsidP="00BE056F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Akapitzlist"/>
+    <w:p w14:paraId="65818E22" w14:textId="1B8A8126" w:rsidR="0019659B" w:rsidRPr="00D72B1E" w:rsidRDefault="0019659B" w:rsidP="00AF6658">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...47 lines deleted...]
-      <w:r w:rsidR="00BE056F" w:rsidRPr="008B0392">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawca zobowiązany jest przesłać skan faktury na adres e-mail wskazany w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BEE" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7AB0" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w terminie 3 dni roboczych od daty wystawienia faktury w KSeF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3636AC88" w14:textId="77777777" w:rsidR="0019659B" w:rsidRPr="0019659B" w:rsidRDefault="0019659B" w:rsidP="0019659B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Zamawiający zastrzega, że płatność nastąpi na podstawie prawidłowo wystawionej faktury.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0019659B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Za prawidłowo wystawioną uznaje się fakturę:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A85B2BF" w14:textId="77777777" w:rsidR="0019659B" w:rsidRPr="00DA7AB0" w:rsidRDefault="0019659B" w:rsidP="00A23B0F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7AB0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wystawioną w KSeF (z wyjątkiem przypadków, kiedy faktura wystawiona jest w czasie awarii KSeF), gdzie w zakresie prawidłowego określenia nabywcy w polu „Podmiot2” </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA7AB0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00DA7AB0">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w pozycji „JST” wpisano „1” oraz w polu „Podmiot inny/Podmiot3” wpisano NIP placówki oświatowej oraz w polu „Rola” wpisano „8” - JST odbiorca;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26274552" w14:textId="77777777" w:rsidR="0019659B" w:rsidRPr="0019659B" w:rsidRDefault="0019659B" w:rsidP="00DA7AB0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0019659B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zawierającą w swojej treści nr umowy, której dotyczy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B9B1EE6" w14:textId="77777777" w:rsidR="0019659B" w:rsidRPr="0019659B" w:rsidRDefault="0019659B" w:rsidP="00DA7AB0">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0019659B">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wystawioną zgodnie z przepisami prawa oraz prawidłową pod względem formalnym i rachunkowym;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18FD3BAB" w14:textId="724C3494" w:rsidR="0019659B" w:rsidRPr="00D72B1E" w:rsidRDefault="00DA7AB0" w:rsidP="00DA7AB0">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DA7AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w </w:t>
+      </w:r>
+      <w:r w:rsidR="0019659B" w:rsidRPr="00DA7AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">przypadku wystawienia faktury w sposób niezgodny z powyższym, Zamawiający </w:t>
+      </w:r>
+      <w:r w:rsidR="0019659B" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zastrzega sobie prawo wstrzymania zapłaty do czasu otrzymania prawidłowo wystawionej faktury. Po otrzymaniu prawidłowo wystawionej faktury termin płatności będzie liczony zgodnie z ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D72B1E" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="0019659B" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A2AAD" w:rsidRDefault="002A2AAD">
-[...17 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w14:paraId="45E6C7FE" w14:textId="7D241BF0" w:rsidR="0019659B" w:rsidRPr="00D72B1E" w:rsidRDefault="0019659B" w:rsidP="004706AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Załączniki, które nie mogą zgodnie z obowiązującymi przepisami stanowić załącznika do faktury wystawionej w KSeF, należy przesłać w formie elektronicznej w formacie pliku PDF  za pośrednictwem poczty elektronicznej na adres e-mail wskazany w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C41BEE" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> w terminie do 3 dni roboczych od wystawienia faktury, o którym mowa w ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE718E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A31421" w14:textId="778F1EA7" w:rsidR="00506A0B" w:rsidRPr="00D72B1E" w:rsidRDefault="003D7920" w:rsidP="00C41BEE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonawcy nie przysługują żadne inne roszczenia o dodatkowe wynagrodzenie, </w:t>
+      </w:r>
+      <w:r w:rsidR="0007458D" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nie przewidziane w umowie, ani roszczenia o zwrot kosztów poniesionych w związku </w:t>
+      </w:r>
+      <w:r w:rsidR="0007458D" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>z wykonaniem umowy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D4E8921" w14:textId="7FDA571A" w:rsidR="00C41BEE" w:rsidRPr="00D72B1E" w:rsidRDefault="004C4939" w:rsidP="00672384">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Płatności będą dokonywane w PLN (złotych). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51853438" w14:textId="6F1E1FDE" w:rsidR="008D133C" w:rsidRPr="00D72B1E" w:rsidRDefault="008D133C" w:rsidP="00C41BEE">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:ind w:left="357" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wykonawca oświadcza, że wskazany w umowie rachunek bankowy jest rachunkiem rozliczeniowym służącym wyłącznie do celów rozliczeń z tytułu prowadzonej przez niego działalności gospodarczej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CE442E" w14:textId="77777777" w:rsidR="00CF18AB" w:rsidRDefault="00CF18AB" w:rsidP="004706AA">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Wynagrodzenie określone w ust. 1 brutto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nie ulegnie zmianie w przypadku zmian podatku VAT w obowiązujących przepisach podatkowych.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B2C7F8" w14:textId="77777777" w:rsidR="00B73F28" w:rsidRPr="00B73F28" w:rsidRDefault="00B73F28" w:rsidP="00B73F28">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B73F28">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:br w:type="page"/>
+        <w:t>Zamawiający oświadcza, że dokona płatności z zastosowaniem mechanizmu podzielonej płatności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
+    <w:p w14:paraId="241A6750" w14:textId="77777777" w:rsidR="00135867" w:rsidRPr="00135867" w:rsidRDefault="00135867" w:rsidP="00135867">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135867">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="pl-PL"/>
+        </w:rPr>
+        <w:t>Wykonawca nie może dokonać cesji żadnych praw i roszczeń wynikających z umowy na rzecz osoby trzeciej bez pisemnej zgody Zamawiającego.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23FA304C" w14:textId="77777777" w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00A92AF8" w:rsidP="005A6933">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002D2764" w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00B518A5" w:rsidP="005A6933">
+    <w:p w14:paraId="501B8AFB" w14:textId="77777777" w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="00B518A5" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Na przedmiot dostawy Wykonawca udziela</w:t>
       </w:r>
       <w:r w:rsidR="00B65994" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zamawiającemu gwarancji jakości</w:t>
       </w:r>
       <w:r w:rsidR="00A92AF8" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">na okres </w:t>
       </w:r>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00CF18AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>……………</w:t>
+      </w:r>
       <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> miesięcy, </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">począwszy od dnia sporządzenia miedzy stronami protokołu, o którym mowa w § 2 ust. 3 niniejszej umowy, na warunkach określonych w ust. 2 – 10, bez konieczności dostarczania dodatkowego dokumentu gwarancyjnego, z zastrzeżeniem ust. 8. </w:t>
+        <w:t xml:space="preserve">począwszy od dnia sporządzenia miedzy stronami protokołu, o którym </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mowa w § 2 ust. 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> niniejszej umowy, na warunkach określonych w ust. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 – 10,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> bez konieczności dostarczania dodatkowego dokumentu gwarancyjnego, z zastrzeżeniem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00672384">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ust. 8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E1024C" w:rsidRPr="005A6933" w:rsidRDefault="00A02558" w:rsidP="005A6933">
+    <w:p w14:paraId="4BAFA1F0" w14:textId="77777777" w:rsidR="00E1024C" w:rsidRPr="005A6933" w:rsidRDefault="00A02558" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Termin gwarancji </w:t>
       </w:r>
       <w:r w:rsidR="00B67E4D" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3256,51 +3817,51 @@
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
       <w:r w:rsidR="003F297D" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez przedstawiciela Zamawiającego</w:t>
       </w:r>
       <w:r w:rsidR="00E1024C" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B67E4D" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005840E0" w:rsidRPr="005A6933" w:rsidRDefault="00825A09" w:rsidP="005A6933">
+    <w:p w14:paraId="2BE45D77" w14:textId="77777777" w:rsidR="005840E0" w:rsidRPr="005A6933" w:rsidRDefault="00825A09" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zamawiający zgłasza do Wykonawcy wadliw</w:t>
       </w:r>
       <w:r w:rsidR="00E1024C" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3398,191 +3959,162 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="008D2A61" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>el.</w:t>
       </w:r>
       <w:r w:rsidR="00971DE2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008D2A61" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00CF18AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>………………</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3730A" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3730A" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2A61" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00CF18AB">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…………….</w:t>
+      </w:r>
       <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:highlight w:val="yellow"/>
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008D2A61" w:rsidRPr="005A6933">
-[...56 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00265805" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a Wykonawca</w:t>
       </w:r>
       <w:r w:rsidR="005840E0" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dokonuje usunięcia wad.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002A30E2" w:rsidRPr="005A6933" w:rsidRDefault="00265805" w:rsidP="005A6933">
+    <w:p w14:paraId="72E25992" w14:textId="77777777" w:rsidR="002A30E2" w:rsidRPr="005A6933" w:rsidRDefault="00265805" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku zgłoszenia wad przez przedstawiciela Zamawiającego, Wykonawca przystąpi do naprawy najpóźniej w następnym dniu roboczym. </w:t>
       </w:r>
       <w:r w:rsidR="002A30E2" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku niemożności usunięcia </w:t>
       </w:r>
       <w:r w:rsidR="003F297D" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wady</w:t>
       </w:r>
       <w:r w:rsidR="002A30E2" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> na miejscu, koszt ewentualnego transportu pokryje Wykonawca. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003927DF" w:rsidRPr="005A6933" w:rsidRDefault="007C7887" w:rsidP="005A6933">
+    <w:p w14:paraId="709330D8" w14:textId="77777777" w:rsidR="003927DF" w:rsidRPr="005A6933" w:rsidRDefault="007C7887" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zgłoszenie </w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3709,51 +4241,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="002F36B1" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nie krótszą niż termin gwarancji </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>danego sprzętu komputerowego</w:t>
       </w:r>
       <w:r w:rsidR="002F36B1" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="00974EB5" w:rsidP="005A6933">
+    <w:p w14:paraId="59C5C395" w14:textId="77777777" w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="00974EB5" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca na żądanie Zamawiającego, dokona wymiany </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -3845,51 +4377,51 @@
         </w:rPr>
         <w:t>ach</w:t>
       </w:r>
       <w:r w:rsidR="009F4AD6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="000C3C47" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> gdy</w:t>
       </w:r>
       <w:r w:rsidR="005317F4" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="00660E31" w:rsidP="005A6933">
+    <w:p w14:paraId="12ED0160" w14:textId="77777777" w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="00660E31" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">w okresie gwarancyjnym nastąpi trzykrotna naprawa </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
@@ -3919,97 +4451,97 @@
         </w:rPr>
         <w:t xml:space="preserve">lub jedna jego istotna naprawa (rozumiana jako naprawa o wartości nie mniejszej niż 30% wartości naprawianego </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="005317F4" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="005A6933">
+    <w:p w14:paraId="295A75FA" w14:textId="77777777" w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">naprawa </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
       <w:r w:rsidR="00EA5DBC" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z powodu wad nieusuwalnych jest technicznie niemożliwa,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00974EB5" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="005A6933">
+    <w:p w14:paraId="0E6CB0D8" w14:textId="77777777" w:rsidR="00974EB5" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca nie dokona naprawy </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
@@ -4060,51 +4592,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F2B88" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">zgłoszenia </w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wad</w:t>
       </w:r>
       <w:r w:rsidR="00974EB5" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000C3C47" w:rsidRPr="005A6933" w:rsidRDefault="00974EB5" w:rsidP="005A6933">
+    <w:p w14:paraId="7AC90AB5" w14:textId="77777777" w:rsidR="000C3C47" w:rsidRPr="005A6933" w:rsidRDefault="00974EB5" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wymiana </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -4117,79 +4649,93 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nastąpi w terminie nie dłuższym niż 7 dni, licząc </w:t>
       </w:r>
       <w:r w:rsidR="0007458D" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>od dnia zgłoszenia takiego żądania przez Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F66FF7" w:rsidRPr="005A6933" w:rsidRDefault="00F66FF7" w:rsidP="005A6933">
+    <w:p w14:paraId="0DACC375" w14:textId="77777777" w:rsidR="00F66FF7" w:rsidRPr="005A6933" w:rsidRDefault="00F66FF7" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Gwarancje, o których mowa w ust. 1 nie mogą zawierać następujących warunków:</w:t>
+        <w:t>Gwarancje, o któ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>rych mowa w ust. 1 nie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mogą zawierać następujących warunków:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F66FF7" w:rsidRPr="005A6933" w:rsidRDefault="00BB2726" w:rsidP="005A6933">
+    <w:p w14:paraId="37D3232A" w14:textId="77777777" w:rsidR="00F66FF7" w:rsidRPr="005A6933" w:rsidRDefault="00BB2726" w:rsidP="004706AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidR="00F66FF7" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>graniczać okresu gwarancji poprzez uwzględnienie naturalnego zużycia elementów wchodzących w skład za</w:t>
@@ -4215,193 +4761,194 @@
         </w:rPr>
         <w:t>ego</w:t>
       </w:r>
       <w:r w:rsidR="00F66FF7" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002536CF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
       <w:r w:rsidR="00F66FF7" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F66FF7" w:rsidRPr="005A6933" w:rsidRDefault="00BB2726" w:rsidP="005A6933">
+    <w:p w14:paraId="39F8DCEC" w14:textId="77777777" w:rsidR="00F66FF7" w:rsidRPr="005A6933" w:rsidRDefault="00BB2726" w:rsidP="004706AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00F66FF7" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ostanowień niekorzystnych dla Zamawiającego lub powodujących jego obciążenie dodatkowymi kosztami związanymi z dostawą </w:t>
       </w:r>
       <w:r w:rsidR="002536CF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, a także zawierać dodatkowych warunków współpracy z Wykonawcą,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="005A6933">
+    <w:p w14:paraId="1B401B55" w14:textId="77777777" w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="004706AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">postanowień </w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>o innych płatnych działaniach</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie ujętych w umowie,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="005A6933">
+    <w:p w14:paraId="05655E4E" w14:textId="77777777" w:rsidR="005317F4" w:rsidRPr="005A6933" w:rsidRDefault="005317F4" w:rsidP="004706AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">postanowień dotyczących ponoszenia przez Zamawiającego opłat z tytułu przygotowania </w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B83" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> komputerowego</w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>przekazywanego do serwisu.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008C1D86" w:rsidRPr="005A6933" w:rsidRDefault="008724C6" w:rsidP="005A6933">
+    <w:p w14:paraId="1CDF8252" w14:textId="77777777" w:rsidR="008C1D86" w:rsidRPr="005A6933" w:rsidRDefault="008724C6" w:rsidP="004706AA">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ostanowień ograniczających naprawę </w:t>
@@ -4410,62 +4957,61 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B83" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> komputerowego</w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> z uwagi na wartość </w:t>
       </w:r>
       <w:r w:rsidR="002831A6" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">usunięcia </w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>wady.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00270B47" w:rsidRPr="005A6933" w:rsidRDefault="00B518A5" w:rsidP="005A6933">
+    <w:p w14:paraId="45974F2B" w14:textId="77777777" w:rsidR="00270B47" w:rsidRPr="005A6933" w:rsidRDefault="00B518A5" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O ile producent sprzętu określonego w przedmiocie dostawy wydaje odrębne dokumenty gwarancyjne, </w:t>
       </w:r>
       <w:r w:rsidR="008E2D5F" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -4557,157 +5103,157 @@
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00A92AF8" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zobowiązań z tytułu gwarancji</w:t>
       </w:r>
       <w:r w:rsidR="008C1D86" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> jakości</w:t>
       </w:r>
       <w:r w:rsidR="00A92AF8" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00270B47" w:rsidRPr="005A6933" w:rsidRDefault="00270B47" w:rsidP="005A6933">
+    <w:p w14:paraId="58C4F41E" w14:textId="77777777" w:rsidR="00270B47" w:rsidRPr="005A6933" w:rsidRDefault="00270B47" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wszystkie dodatkowe koszty związane ze świadczeniem usługi serwisu gwarancyjnego ponosi Wykonawca.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008A727C" w:rsidRPr="005A6933" w:rsidRDefault="008E2D5F" w:rsidP="00E84843">
+    <w:p w14:paraId="16D61864" w14:textId="77777777" w:rsidR="008A727C" w:rsidRPr="005A6933" w:rsidRDefault="008E2D5F" w:rsidP="00E84843">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:hanging="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wykonawca</w:t>
       </w:r>
       <w:r w:rsidR="008A727C" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> zobowiązuje się każdorazowo informować Zamawiającego o zmianie siedziby </w:t>
       </w:r>
       <w:r w:rsidR="00CA6D68">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="008A727C" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w czasie trwania okresu gwarancyjnego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="2E72609D" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004C4939">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="74F127EC" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="00D72B1E" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">W razie zwłoki </w:t>
       </w:r>
       <w:r w:rsidR="00225E35" w:rsidRPr="005A6933">
         <w:rPr>
@@ -4720,318 +5266,318 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu</w:t>
       </w:r>
       <w:r w:rsidR="00FA0B83" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> komputerow</w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ego</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Wykonawca zobowiązany jest zapłacić Zamawiającemu karę umowną w wysokości </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
+        <w:t xml:space="preserve"> Wykonawca zobowiązany jest zapłacić </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiającemu karę umowną w wysokości </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6933" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">0,5 </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">% kwoty brutto, o której mowa </w:t>
       </w:r>
-      <w:r w:rsidR="0007458D" w:rsidRPr="005A6933">
+      <w:r w:rsidR="0007458D" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>w §</w:t>
       </w:r>
-      <w:r w:rsidR="005A6933" w:rsidRPr="005A6933">
+      <w:r w:rsidR="005A6933" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4 ust.</w:t>
       </w:r>
-      <w:r w:rsidR="00B00279">
+      <w:r w:rsidR="00B00279" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00225E35" w:rsidRPr="005A6933">
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> umowy</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, za każdy rozpoczęty dzień zwłoki licząc od terminu</w:t>
       </w:r>
-      <w:r w:rsidR="00ED0CF3">
+      <w:r w:rsidR="00ED0CF3" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00225E35" w:rsidRPr="005A6933">
-[...13 lines deleted...]
-      <w:r w:rsidR="005A6933" w:rsidRPr="008B0392">
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o którym mowa w §</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6933" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00225E35" w:rsidRPr="008B0392">
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1 ust.</w:t>
       </w:r>
-      <w:r w:rsidR="00B00279" w:rsidRPr="008B0392">
+      <w:r w:rsidR="00B00279" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00225E35" w:rsidRPr="008B0392">
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 do dnia odbioru </w:t>
       </w:r>
-      <w:r w:rsidR="002536CF" w:rsidRPr="008B0392">
+      <w:r w:rsidR="002536CF" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
-      <w:r w:rsidR="00225E35" w:rsidRPr="008B0392">
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> przez przedstawiciela Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="62956E1C" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W przypadku odstąpienia Wykonawcy</w:t>
+      </w:r>
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> od umowy</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, bądź odstąpienia </w:t>
+      </w:r>
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">od umowy przez </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiającego z przyczyn </w:t>
+      </w:r>
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dotyczących</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Wykonawcy, Wykonawca zapłaci Zamawiającemu karę umowną w wysokości </w:t>
+      </w:r>
+      <w:r w:rsidR="005A6933" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0% </w:t>
+      </w:r>
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ceny zakupu</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0CF3" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> brutto</w:t>
+      </w:r>
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, o której mowa w §</w:t>
+      </w:r>
+      <w:r w:rsidR="0098444F" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0CF3" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ust. 1 umowy</w:t>
+      </w:r>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>W przypadku odstąpienia Wykonawcy</w:t>
-[...103 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="19AE1F3C" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca wyraża zgodę na potrącenie kar z należnego mu </w:t>
       </w:r>
       <w:r w:rsidR="005462F6" w:rsidRPr="008B0392">
         <w:rPr>
@@ -5047,51 +5593,51 @@
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="005462F6" w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>bez dodatkowych wezwań</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005462F6" w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do zapłaty.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED0CF3" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="00ED0CF3">
+    <w:p w14:paraId="47F10C53" w14:textId="77777777" w:rsidR="00ED0CF3" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="00ED0CF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający może dochodzić </w:t>
       </w:r>
       <w:r w:rsidR="00225E35" w:rsidRPr="008B0392">
@@ -5143,286 +5689,337 @@
         </w:rPr>
         <w:t xml:space="preserve"> naliczonych</w:t>
       </w:r>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> kar umownych, </w:t>
       </w:r>
       <w:r w:rsidR="0007458D" w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>na zasadach ogólnych przewidzianych w kodeksie cywilnym.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED0CF3" w:rsidRPr="008B0392" w:rsidRDefault="00ED0CF3" w:rsidP="00EF348D">
+    <w:p w14:paraId="0572A998" w14:textId="77777777" w:rsidR="00ED0CF3" w:rsidRPr="008B0392" w:rsidRDefault="00ED0CF3" w:rsidP="00EF348D">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wykonawca wyraża zgodę na potrącenie kar umownych z wynagrodzenia, a jeżeli potrącenie to nie będzie możliwe, Wykonawca zobowiązuje się zapłacić kary umowne w terminie 14 dni od dnia otrzymania wezwania do zapłaty przyjmującego formę noty księgowej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DE64E4" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="1AE0CCBD" w14:textId="77777777" w:rsidR="00DE64E4" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Nagwek4"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B0392">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933" w:rsidRPr="008B0392">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE64E4" w:rsidRPr="008B0392">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B4D55" w:rsidRPr="000674D3" w:rsidRDefault="009B4D55" w:rsidP="00CF5E96">
-      <w:pPr>
+    <w:p w14:paraId="3D1B420E" w14:textId="3CE8CC43" w:rsidR="00CF18AB" w:rsidRPr="00EC764C" w:rsidRDefault="006924E2" w:rsidP="00F27645">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="6"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...14 lines deleted...]
-        <w:rPr>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006924E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>(Jeżeli nie przekazujemy żadnych danych osobowych Wykonawcy to pozostaje poniższy zapis, jeżeli przekazujemy dane osobowe to należy umowę skonsultować ze swoim IOD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="000674D3">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00EC764C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wykonanie niniejszej umowy nie wiąże z koniecznością zawarcia umowy przetwarzania danych osobowych w rozumieniu art. 28 ust. 3 Rozporządzenia Parlamentu Europejskiego </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="005F395B">
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00EC764C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i Rady (UE) 2016/679 z dnia 27.04.2016 r. w sprawie ochrony osób fizycznych </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00EC764C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenie dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych), dalej: „RODO”, dla których Administratorem danych jest  </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00F0459C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[pełna nazwa placówki z adresem]</w:t>
       </w:r>
-      <w:r w:rsidRPr="000674D3">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, dalej: „Placówka”.  </w:t>
+      <w:r w:rsidR="00CF18AB" w:rsidRPr="00EC764C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, dalej: „Placówka”.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D13F70">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E12246" w:rsidRDefault="009B4D55" w:rsidP="00CF5E96">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="59C1F34B" w14:textId="77777777" w:rsidR="00CF18AB" w:rsidRPr="00EC764C" w:rsidRDefault="00CF18AB" w:rsidP="00CF18AB">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="6"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...14 lines deleted...]
-        <w:t>Placówka oświadcza, iż realizuje obowiązki Administratora danych, określone w art. 4 ust. 7 RODO, w zakresie danych osobowych Wykonawcy, w sytuacji, w której jest on osobą fizyczną (w tym osobą fizyczną prowadzącą działalność gospodarczą), a także danych osobowych osób, które Wykonawca wskazał ze swojej strony do realizacji niniejszej umowy.</w:t>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EC764C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Placówka oświadcza, iż realizuje obowiązki Administratora danych, określone w art. 4 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00EC764C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ust. 7 RODO, w zakresie danych osobowych Wykonawcy, w sytuacji, w której jest on osobą fizyczną (w tym osobą fizyczną prowadzącą działalność gospodarczą), a także danych osobowych osób, które Wykonawca wskazał ze swojej strony do realizacji niniejszej umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000A62BD" w:rsidRDefault="009B4D55" w:rsidP="00CF5E96">
-[...1 lines deleted...]
-        <w:widowControl/>
+    <w:p w14:paraId="009F66C8" w14:textId="77777777" w:rsidR="000A62BD" w:rsidRPr="00557FE6" w:rsidRDefault="009B4D55" w:rsidP="00557FE6">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="6"/>
-          <w:numId w:val="2"/>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
         </w:numPr>
-        <w:overflowPunct/>
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:ind w:left="426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00557FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00C30241" w:rsidRPr="005A6933">
-        <w:rPr>
+      <w:r w:rsidR="00C30241" w:rsidRPr="00557FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>reść niniejszej umowy, przedmiot umowy i wysokość wynagrodzenia, stanowią informację publiczną w rozumieniu art. 1 ust. 1 ustawy z dnia 6 września 2001 r</w:t>
       </w:r>
-      <w:r w:rsidR="00B00279">
-        <w:rPr>
+      <w:r w:rsidR="00B00279" w:rsidRPr="00557FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00C30241" w:rsidRPr="005A6933">
-        <w:rPr>
+      <w:r w:rsidR="00C30241" w:rsidRPr="00557FE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o dostępie do informacji publicznej, która podlega udostępnieniu w trybie przedmiotowej ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00915FD8" w:rsidRPr="005A6933" w:rsidRDefault="00DE64E4" w:rsidP="005A6933">
+    <w:p w14:paraId="7E36B4A9" w14:textId="77777777" w:rsidR="00915FD8" w:rsidRPr="005A6933" w:rsidRDefault="00DE64E4" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Nagwek4"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="00CF5E96">
+    <w:p w14:paraId="13BDA578" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="00CF5E96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="6"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zamawiający może odstąpić od umo</w:t>
       </w:r>
@@ -5440,55 +6037,55 @@
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="009856FF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00727F92" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>z winy Wykonawcy</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, jeżeli zajdzie przynajmniej jedna z wymienionych poniżej okoliczności:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="6D81A52A" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="00672384">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dostarczon</w:t>
       </w:r>
       <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -5522,238 +6119,245 @@
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> nie odpowiada parametrom określonym w </w:t>
       </w:r>
       <w:r w:rsidR="009F4AD6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pisie przedmiotu zamówienia,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="21AA1B6B" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="00672384">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">opóźnienie Wykonawcy w </w:t>
       </w:r>
-      <w:r w:rsidR="00225E35" w:rsidRPr="005A6933">
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">dostarczeniu </w:t>
       </w:r>
-      <w:r w:rsidR="007A1E67" w:rsidRPr="005A6933">
+      <w:r w:rsidR="007A1E67" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>sprzętu komputerowego</w:t>
       </w:r>
-      <w:r w:rsidR="00225E35" w:rsidRPr="005A6933">
+      <w:r w:rsidR="00225E35" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">przekroczy </w:t>
       </w:r>
-      <w:r w:rsidR="0007458D" w:rsidRPr="005A6933">
+      <w:r w:rsidR="0007458D" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
+      <w:r w:rsidR="003927DF" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="009647B4" w:rsidRPr="005A6933">
+      <w:r w:rsidR="009647B4" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A6933">
+      <w:r w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidR="003927DF" w:rsidRPr="005A6933">
+      <w:r w:rsidR="003927DF" w:rsidRPr="00D72B1E">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>piętnaście</w:t>
       </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) dni od terminu, o którym mowa w §</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6933" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1 ust.</w:t>
+      </w:r>
+      <w:r w:rsidR="0007458D" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="00D72B1E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2 umowy</w:t>
+      </w:r>
       <w:r w:rsidR="00CA253A" w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>) dni od terminu, o którym mowa w §</w:t>
-[...27 lines deleted...]
-        <w:t>2 umowy.</w:t>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00727F92" w:rsidRPr="005A6933" w:rsidRDefault="00727F92" w:rsidP="00CF5E96">
+    <w:p w14:paraId="15EAA5B9" w14:textId="77777777" w:rsidR="00727F92" w:rsidRPr="005A6933" w:rsidRDefault="00727F92" w:rsidP="00CF5E96">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Odstąpienie powinno nastąpić w terminie do 14 dni od dnia powzięcia przez Zamawiającego informacji o zaistnieniu przesłanki uzasadniającej odstąpienie od umowy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="65E4797B" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:pStyle w:val="Nagwek4"/>
         <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C74016" w:rsidRPr="005A6933">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="09154445" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający dopuszcza zmianę postanowień umowy w stosunku do treści oferty </w:t>
       </w:r>
       <w:r w:rsidR="0007458D" w:rsidRPr="005A6933">
@@ -5882,819 +6486,735 @@
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> wymogi Zamawi</w:t>
       </w:r>
       <w:r w:rsidR="009F4AD6">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ającego wynikające z O</w:t>
       </w:r>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pisu przedmiotu zamówienia o nie gorszych parametrach technicznych i funkcjonalnych, pod warunkiem, że zaoferowana cena nie ulegnie zmianie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007A1E67" w:rsidRPr="005A6933" w:rsidRDefault="007A1E67" w:rsidP="005A6933">
+    <w:p w14:paraId="41EE5177" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zamawiający dopuszcza możliwość zmiany warunków umowy w zakresie nazwy firmy, zmiany numeru NIP, zmiany numeru REGON, zmiany </w:t>
-[...29 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">Zmiana postanowień zawartej umowy może nastąpić za zgodą obu </w:t>
+      </w:r>
+      <w:r w:rsidR="00160559">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tron wyrażoną </w:t>
+      </w:r>
+      <w:r w:rsidR="0007458D" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na piśmie pod rygorem nieważności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="007A1E67" w:rsidP="005A6933">
+    <w:p w14:paraId="6EB82A74" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zmiana danych adresowych firmy, konta bankowego nie wymaga aneksowania umowy </w:t>
-[...13 lines deleted...]
-        <w:t>i o takiej zmianie Wykonawca jest zobowiązany niezwłocznie powiadomić Zamawiającego w formie pisemnej.</w:t>
+        <w:t xml:space="preserve">Wszystkie informacje przekazywane pomiędzy </w:t>
+      </w:r>
+      <w:r w:rsidR="00160559">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tronami umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dla skuteczności</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> muszą mieć formę pisemną.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="2A419762" w14:textId="77777777" w:rsidR="00634E29" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="00634E29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6933">
-[...32 lines deleted...]
-        <w:t>na piśmie pod rygorem nieważności.</w:t>
+      <w:r w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiający nie dopuszcza </w:t>
+      </w:r>
+      <w:r w:rsidR="0020121C" w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>przeniesienia</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> praw lub obowiązków z </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">umowy </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> inny podmiot niż Wykonawca</w:t>
+      </w:r>
+      <w:r w:rsidR="00634E29" w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="31594C2A" w14:textId="77777777" w:rsidR="00634E29" w:rsidRPr="008B0392" w:rsidRDefault="00634E29" w:rsidP="00634E29">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A6933">
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> muszą mieć formę pisemną.</w:t>
+      <w:r w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Umowa została zawarta poniżej kwoty wynikającej z art. 2 ust. 1 pkt 1 ustawy z dnia 11 września 2019 r. - Prawo zamówień publicznych, wobec czego umowa nie podlega przepisom ww. ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634E29" w:rsidRPr="008B0392" w:rsidRDefault="003242C8" w:rsidP="00634E29">
+    <w:p w14:paraId="49CBBEA0" w14:textId="77777777" w:rsidR="00AF3512" w:rsidRPr="007E5C9F" w:rsidRDefault="002C1196" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0392">
-[...44 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiający </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3512" w:rsidRPr="007E5C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">oświadcza, iż posiada status dużego przedsiębiorcy w rozumieniu art. 4 pkt 6 ustawy z dnia 8 marca 2013 r. o przeciwdziałaniu nadmiernym opóźnieniom </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EC5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00AF3512" w:rsidRPr="007E5C9F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w transakcjach handlowych</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3512" w:rsidRPr="007E5C9F">
+        <w:rPr>
+          <w:color w:val="2F5597"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00634E29" w:rsidRPr="008B0392" w:rsidRDefault="00634E29" w:rsidP="00634E29">
+    <w:p w14:paraId="285CD206" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B0392">
-[...4 lines deleted...]
-        <w:t>Umowa została zawarta poniżej kwoty wynikającej z art. 2 ust. 1 pkt 1 ustawy z dnia 11 września 2019 r. - Prawo zamówień publicznych, wobec czego umowa nie podlega przepisom ww. ustawy.</w:t>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W sprawach nieuregulowanych niniejszą umową </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>zastosowanie mają</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> odpowiednie przepisy</w:t>
+      </w:r>
+      <w:r w:rsidR="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r w:rsidR="00F877C7" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>stawy z dnia 23.04.1964</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3512">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F877C7" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - Kodeks </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3512">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00F877C7" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ywilny </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF3512" w:rsidRPr="007E5C9F" w:rsidRDefault="00AF3512" w:rsidP="005A6933">
+    <w:p w14:paraId="0BF1F81D" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="00546F1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E5C9F">
-[...24 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strony zgodnie oświadczają, że w wypadku powstania sporu wynikającego z realizacji niniejszej umowy właściwym do jego rozstrzygnięcia będzie Sąd właściwy </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA253A" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">miejscowo </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dla siedziby </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="005A6933">
+    <w:p w14:paraId="5CC83265" w14:textId="77777777" w:rsidR="003242C8" w:rsidRPr="00CF5E96" w:rsidRDefault="003242C8" w:rsidP="00546F1B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
-          <w:sz w:val="24"/>
-[...58 lines deleted...]
-        <w:t xml:space="preserve">ywilny </w:t>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Umowę niniejszą sporządzono w </w:t>
+      </w:r>
+      <w:r w:rsidR="00B13BC7" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> jednobrzmiących </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">egzemplarzach, </w:t>
+      </w:r>
+      <w:r w:rsidR="007D57AB" w:rsidRPr="008B0392">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w tym</w:t>
+      </w:r>
+      <w:r w:rsidR="006E48FC" w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00EA3EC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>dwa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dla Zamawiającego i </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA3EC5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>jeden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005A6933">
+        <w:rPr>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dla Wykonawcy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="005A6933" w:rsidRDefault="003242C8" w:rsidP="00C91295">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="07423FEF" w14:textId="77777777" w:rsidR="00EA3EC5" w:rsidRDefault="00EA3EC5" w:rsidP="00CF5E96">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:hanging="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...24 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="MS Mincho"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="003242C8" w:rsidRPr="00CF5E96" w:rsidRDefault="003242C8" w:rsidP="00C91295">
-[...4 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="139B753D" w14:textId="77777777" w:rsidR="00EA3EC5" w:rsidRDefault="00EA3EC5" w:rsidP="00CF5E96">
+      <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
-        <w:ind w:hanging="502"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Umowę niniejszą sporządzono w </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B13BC7" w:rsidRPr="005A6933">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> dla Wykonawcy.</w:t>
+        <w:t>Załączniki:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA3EC5" w:rsidRDefault="00EA3EC5" w:rsidP="00CF5E96">
+    <w:p w14:paraId="4DED6E97" w14:textId="77777777" w:rsidR="00EA3EC5" w:rsidRDefault="00EA3EC5" w:rsidP="00CF5E96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr 1 – Opis przedmiotu zamówienia</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00EA3EC5" w:rsidRDefault="00EA3EC5" w:rsidP="00CF5E96">
+    <w:p w14:paraId="28B870FF" w14:textId="77777777" w:rsidR="00EA3EC5" w:rsidRPr="005A6933" w:rsidRDefault="00EA3EC5" w:rsidP="00CF5E96">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="MS Mincho"/>
-[...3 lines deleted...]
-        <w:t>Załączniki:</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Nr 2 – Oferta Wykonawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA3EC5" w:rsidRDefault="00EA3EC5" w:rsidP="00CF5E96">
-[...43 lines deleted...]
-    <w:p w:rsidR="00FC194F" w:rsidRPr="005A6933" w:rsidRDefault="00FC194F" w:rsidP="005A6933">
+    <w:p w14:paraId="46D3ADD2" w14:textId="77777777" w:rsidR="00FC194F" w:rsidRPr="005A6933" w:rsidRDefault="00FC194F" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B4D55" w:rsidRDefault="009B4D55" w:rsidP="005A6933">
+    <w:p w14:paraId="41C01A32" w14:textId="77777777" w:rsidR="009B4D55" w:rsidRDefault="009B4D55" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B4D55" w:rsidRDefault="009B4D55" w:rsidP="005A6933">
+    <w:p w14:paraId="01B9BFE4" w14:textId="77777777" w:rsidR="009B4D55" w:rsidRDefault="009B4D55" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="005A6933">
+    <w:p w14:paraId="4E034B7E" w14:textId="77777777" w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidRDefault="003A118C" w:rsidP="005A6933">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="7020"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wykonawca</w:t>
       </w:r>
       <w:r w:rsidR="00A92AF8" w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A92AF8" w:rsidRPr="005A6933">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Zamawiający</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidSect="00CF5E96">
+    <w:sectPr w:rsidR="00A92AF8" w:rsidRPr="005A6933" w:rsidSect="00546F1B">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
-      <w:pgMar w:top="907" w:right="1134" w:bottom="1247" w:left="1247" w:header="567" w:footer="1026" w:gutter="0"/>
+      <w:pgMar w:top="907" w:right="1134" w:bottom="709" w:left="1247" w:header="567" w:footer="1026" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00833713" w:rsidRDefault="00833713">
+    <w:p w14:paraId="1575088C" w14:textId="77777777" w:rsidR="00DC2320" w:rsidRDefault="00DC2320">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00833713" w:rsidRDefault="00833713">
+    <w:p w14:paraId="30ACD39E" w14:textId="77777777" w:rsidR="00DC2320" w:rsidRDefault="00DC2320">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -6714,200 +7234,203 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002831A6" w:rsidRPr="003A43CF" w:rsidRDefault="002831A6">
+  <w:p w14:paraId="5993689A" w14:textId="159B8AB6" w:rsidR="002831A6" w:rsidRPr="003A43CF" w:rsidRDefault="002831A6">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A43CF">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="003A43CF">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="003A43CF">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00807E09">
+    <w:r w:rsidR="00AD562F">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="003A43CF">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002831A6" w:rsidRDefault="00850F2D">
+  <w:p w14:paraId="3C86EACB" w14:textId="77777777" w:rsidR="002831A6" w:rsidRDefault="00850F2D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00833713" w:rsidRDefault="00833713">
+    <w:p w14:paraId="45F12E8E" w14:textId="77777777" w:rsidR="00DC2320" w:rsidRDefault="00DC2320">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00833713" w:rsidRDefault="00833713">
+    <w:p w14:paraId="539C782E" w14:textId="77777777" w:rsidR="00DC2320" w:rsidRDefault="00DC2320">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002831A6" w:rsidRDefault="002831A6" w:rsidP="00242B36">
+  <w:p w14:paraId="7450ADD1" w14:textId="77777777" w:rsidR="002831A6" w:rsidRDefault="002831A6" w:rsidP="00242B36">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="002831A6" w:rsidRDefault="002831A6" w:rsidP="00242B36">
+  <w:p w14:paraId="56291553" w14:textId="77777777" w:rsidR="002831A6" w:rsidRDefault="002831A6" w:rsidP="00242B36">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00A22574" w:rsidRDefault="003D4D16" w:rsidP="00A22574">
+  <w:p w14:paraId="0C1606BB" w14:textId="77777777" w:rsidR="00A22574" w:rsidRDefault="00D51C04" w:rsidP="00A22574">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
-      <w:t>12.2026</w:t>
+      <w:t>04</w:t>
+    </w:r>
+    <w:r w:rsidR="003D4D16">
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0D05381B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FF0635B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -7106,66 +7629,65 @@
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="126C5FED"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CD02566A"/>
+    <w:tmpl w:val="032AC0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7199,50 +7721,139 @@
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18C2003F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C38E9486"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E5A1810"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13B429A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7340,51 +7951,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="236D36CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB2CBAE6"/>
     <w:lvl w:ilvl="0" w:tplc="72382918">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -7429,51 +8040,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F980C8B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3402B960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7571,51 +8182,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39A93C0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA48B59C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
@@ -7689,51 +8300,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44982E74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA60F582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -7806,51 +8417,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449B3F07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0415001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
@@ -7919,51 +8530,141 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44C34240"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DCD6BB58"/>
+    <w:lvl w:ilvl="0" w:tplc="B2C822FC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F622858"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="399C9530"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8035,51 +8736,191 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FC44AC6"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="3F089320"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ordinal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CB12A94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AF2CA46"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8151,69 +8992,68 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5400"/>
         </w:tabs>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D2D4AD3"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="CD02566A"/>
+    <w:tmpl w:val="EA8E0510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
-      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%4)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -8246,51 +9086,51 @@
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E2159B3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB987018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8386,51 +9226,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5FFB5C26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="301627E2"/>
     <w:lvl w:ilvl="0" w:tplc="4EB6F212">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8526,51 +9366,145 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="6120"/>
         </w:tabs>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6840"/>
         </w:tabs>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60670E43"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8E3C101A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ordinal"/>
+      <w:lvlText w:val="%1"/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="722121EC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="13B429A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8668,51 +9602,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="727A0BC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD02566A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -8763,72 +9697,72 @@
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="728B07DF"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="1FAA0D76"/>
+    <w:tmpl w:val="768A0C44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -8903,51 +9837,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C6751AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CD02566A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="ordinal"/>
       <w:lvlText w:val="%1"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2)"/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -8996,730 +9930,915 @@
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:legacy w:legacy="1" w:legacySpace="120" w:legacyIndent="360"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D1B521F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="AA5E5810"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="13"/>
+      <w:numFmt w:val="ordinal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%4)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="8"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003F00CA"/>
     <w:rsid w:val="00013A36"/>
     <w:rsid w:val="00015741"/>
     <w:rsid w:val="000231CD"/>
     <w:rsid w:val="000246B6"/>
     <w:rsid w:val="00040115"/>
     <w:rsid w:val="00040710"/>
     <w:rsid w:val="00040B08"/>
     <w:rsid w:val="00050E96"/>
     <w:rsid w:val="00053688"/>
+    <w:rsid w:val="00056EF3"/>
     <w:rsid w:val="00061094"/>
+    <w:rsid w:val="0006302C"/>
+    <w:rsid w:val="00070ED2"/>
     <w:rsid w:val="00072106"/>
     <w:rsid w:val="000738B8"/>
     <w:rsid w:val="0007458D"/>
     <w:rsid w:val="000855CA"/>
     <w:rsid w:val="00086574"/>
     <w:rsid w:val="000874EE"/>
     <w:rsid w:val="0009094B"/>
     <w:rsid w:val="00094D05"/>
     <w:rsid w:val="000A62BD"/>
     <w:rsid w:val="000B4E7F"/>
     <w:rsid w:val="000C25B2"/>
     <w:rsid w:val="000C3C47"/>
     <w:rsid w:val="000C3EAA"/>
     <w:rsid w:val="000C624F"/>
     <w:rsid w:val="000C7755"/>
     <w:rsid w:val="000C7BD5"/>
     <w:rsid w:val="000D1AEE"/>
+    <w:rsid w:val="000D609B"/>
     <w:rsid w:val="000E74C6"/>
     <w:rsid w:val="000E7C7E"/>
     <w:rsid w:val="0010042C"/>
     <w:rsid w:val="00101869"/>
     <w:rsid w:val="00102C35"/>
     <w:rsid w:val="00107950"/>
     <w:rsid w:val="00111884"/>
     <w:rsid w:val="0011203B"/>
     <w:rsid w:val="00112900"/>
     <w:rsid w:val="001138F9"/>
     <w:rsid w:val="00113C41"/>
     <w:rsid w:val="00114EA6"/>
     <w:rsid w:val="0012376A"/>
+    <w:rsid w:val="00124187"/>
     <w:rsid w:val="00124F11"/>
     <w:rsid w:val="00130375"/>
     <w:rsid w:val="00131332"/>
     <w:rsid w:val="00133728"/>
     <w:rsid w:val="0013490B"/>
+    <w:rsid w:val="00135867"/>
     <w:rsid w:val="00137650"/>
     <w:rsid w:val="001409AC"/>
     <w:rsid w:val="0014750F"/>
     <w:rsid w:val="001549A7"/>
     <w:rsid w:val="00155369"/>
     <w:rsid w:val="00155565"/>
     <w:rsid w:val="00156AD0"/>
     <w:rsid w:val="00160559"/>
     <w:rsid w:val="001664AE"/>
     <w:rsid w:val="00166941"/>
     <w:rsid w:val="00167AC1"/>
     <w:rsid w:val="00170027"/>
     <w:rsid w:val="001742BA"/>
     <w:rsid w:val="001744A3"/>
     <w:rsid w:val="00176B3A"/>
     <w:rsid w:val="00181601"/>
     <w:rsid w:val="001855FB"/>
     <w:rsid w:val="00187682"/>
+    <w:rsid w:val="00191323"/>
+    <w:rsid w:val="0019659B"/>
     <w:rsid w:val="0019746D"/>
     <w:rsid w:val="00197AFB"/>
     <w:rsid w:val="001A7507"/>
     <w:rsid w:val="001B26A8"/>
     <w:rsid w:val="001B2B67"/>
     <w:rsid w:val="001B4CC8"/>
     <w:rsid w:val="001B52DD"/>
     <w:rsid w:val="001B657E"/>
     <w:rsid w:val="001C277C"/>
     <w:rsid w:val="001C361F"/>
     <w:rsid w:val="001C4929"/>
+    <w:rsid w:val="001D548C"/>
     <w:rsid w:val="001D5745"/>
     <w:rsid w:val="001D68BD"/>
     <w:rsid w:val="001E34AD"/>
     <w:rsid w:val="001E6AAB"/>
     <w:rsid w:val="001E73D4"/>
     <w:rsid w:val="001F2B88"/>
     <w:rsid w:val="001F48EE"/>
+    <w:rsid w:val="001F5C43"/>
+    <w:rsid w:val="00200525"/>
     <w:rsid w:val="0020121C"/>
     <w:rsid w:val="00215633"/>
     <w:rsid w:val="00216128"/>
     <w:rsid w:val="00223994"/>
     <w:rsid w:val="00225E35"/>
     <w:rsid w:val="00225F26"/>
+    <w:rsid w:val="00225F3F"/>
     <w:rsid w:val="00226863"/>
     <w:rsid w:val="0023195E"/>
     <w:rsid w:val="002369F5"/>
     <w:rsid w:val="00237423"/>
     <w:rsid w:val="00242B36"/>
     <w:rsid w:val="00243AD1"/>
     <w:rsid w:val="002536CF"/>
     <w:rsid w:val="0025682F"/>
     <w:rsid w:val="0026022C"/>
     <w:rsid w:val="0026040C"/>
     <w:rsid w:val="00261DC6"/>
+    <w:rsid w:val="002630C4"/>
     <w:rsid w:val="00263953"/>
     <w:rsid w:val="00265805"/>
     <w:rsid w:val="00270B47"/>
     <w:rsid w:val="00272E43"/>
     <w:rsid w:val="002758DF"/>
     <w:rsid w:val="00275C85"/>
     <w:rsid w:val="00275F7D"/>
     <w:rsid w:val="00276371"/>
     <w:rsid w:val="002831A6"/>
     <w:rsid w:val="0028600B"/>
     <w:rsid w:val="00286E37"/>
     <w:rsid w:val="00293CCB"/>
     <w:rsid w:val="002A2AAD"/>
     <w:rsid w:val="002A30E2"/>
     <w:rsid w:val="002A3883"/>
     <w:rsid w:val="002A6B98"/>
     <w:rsid w:val="002B2078"/>
     <w:rsid w:val="002B23D2"/>
     <w:rsid w:val="002B26EF"/>
     <w:rsid w:val="002B332F"/>
     <w:rsid w:val="002B54A2"/>
     <w:rsid w:val="002B6FBB"/>
+    <w:rsid w:val="002C1196"/>
     <w:rsid w:val="002C7120"/>
     <w:rsid w:val="002D2764"/>
     <w:rsid w:val="002D3D88"/>
     <w:rsid w:val="002D5ADF"/>
     <w:rsid w:val="002E03FA"/>
     <w:rsid w:val="002E5C5E"/>
     <w:rsid w:val="002F30BE"/>
     <w:rsid w:val="002F36B1"/>
     <w:rsid w:val="002F3E1D"/>
     <w:rsid w:val="00314034"/>
     <w:rsid w:val="00314AC1"/>
     <w:rsid w:val="00315B19"/>
     <w:rsid w:val="00315F21"/>
     <w:rsid w:val="0032058C"/>
     <w:rsid w:val="003242C8"/>
     <w:rsid w:val="003248CF"/>
     <w:rsid w:val="00324B7F"/>
     <w:rsid w:val="00327FF2"/>
     <w:rsid w:val="003308F4"/>
     <w:rsid w:val="00337A4E"/>
     <w:rsid w:val="00346D03"/>
     <w:rsid w:val="003520CF"/>
+    <w:rsid w:val="00355C5D"/>
     <w:rsid w:val="003570D3"/>
     <w:rsid w:val="00362A93"/>
     <w:rsid w:val="00384714"/>
     <w:rsid w:val="00384732"/>
     <w:rsid w:val="00386ABD"/>
     <w:rsid w:val="003927DF"/>
     <w:rsid w:val="003967E5"/>
     <w:rsid w:val="003975EF"/>
     <w:rsid w:val="003A118C"/>
     <w:rsid w:val="003A43CF"/>
     <w:rsid w:val="003A49CD"/>
     <w:rsid w:val="003B1F80"/>
     <w:rsid w:val="003B7350"/>
     <w:rsid w:val="003C275D"/>
     <w:rsid w:val="003C549D"/>
     <w:rsid w:val="003D0BC5"/>
     <w:rsid w:val="003D1EB0"/>
     <w:rsid w:val="003D4D0E"/>
     <w:rsid w:val="003D4D16"/>
     <w:rsid w:val="003D7920"/>
     <w:rsid w:val="003E3A13"/>
     <w:rsid w:val="003E71F0"/>
     <w:rsid w:val="003F00CA"/>
     <w:rsid w:val="003F293D"/>
     <w:rsid w:val="003F297D"/>
     <w:rsid w:val="003F29BB"/>
     <w:rsid w:val="00402472"/>
     <w:rsid w:val="004063EB"/>
     <w:rsid w:val="004104E0"/>
     <w:rsid w:val="00415030"/>
     <w:rsid w:val="00420920"/>
     <w:rsid w:val="00427444"/>
     <w:rsid w:val="00433081"/>
     <w:rsid w:val="0043319C"/>
     <w:rsid w:val="00433497"/>
     <w:rsid w:val="00434964"/>
     <w:rsid w:val="004474D7"/>
     <w:rsid w:val="004550D6"/>
     <w:rsid w:val="00456B64"/>
+    <w:rsid w:val="00461FCE"/>
     <w:rsid w:val="00466E3F"/>
     <w:rsid w:val="00467062"/>
+    <w:rsid w:val="004706AA"/>
     <w:rsid w:val="00470C4F"/>
     <w:rsid w:val="00473581"/>
     <w:rsid w:val="00477669"/>
     <w:rsid w:val="00477D60"/>
     <w:rsid w:val="00480641"/>
     <w:rsid w:val="004834E6"/>
     <w:rsid w:val="004905A8"/>
     <w:rsid w:val="0049214B"/>
     <w:rsid w:val="004922F9"/>
     <w:rsid w:val="004A208F"/>
     <w:rsid w:val="004A3D4F"/>
     <w:rsid w:val="004A660E"/>
     <w:rsid w:val="004B08F2"/>
     <w:rsid w:val="004B3D6F"/>
     <w:rsid w:val="004B4001"/>
     <w:rsid w:val="004B4E58"/>
     <w:rsid w:val="004B7050"/>
     <w:rsid w:val="004B7882"/>
     <w:rsid w:val="004C1AFD"/>
     <w:rsid w:val="004C4686"/>
     <w:rsid w:val="004C4939"/>
     <w:rsid w:val="004D2929"/>
     <w:rsid w:val="004D4BAD"/>
     <w:rsid w:val="004D6E9D"/>
     <w:rsid w:val="004E188F"/>
     <w:rsid w:val="004F7B79"/>
+    <w:rsid w:val="00500241"/>
     <w:rsid w:val="005008EA"/>
     <w:rsid w:val="00501085"/>
     <w:rsid w:val="00503168"/>
     <w:rsid w:val="00503EE9"/>
     <w:rsid w:val="00504E1F"/>
     <w:rsid w:val="0050509B"/>
     <w:rsid w:val="00505189"/>
     <w:rsid w:val="00505220"/>
     <w:rsid w:val="00506A0B"/>
     <w:rsid w:val="005117AA"/>
+    <w:rsid w:val="005130DC"/>
     <w:rsid w:val="00514EB5"/>
     <w:rsid w:val="00515FD8"/>
     <w:rsid w:val="00521DC8"/>
     <w:rsid w:val="00523F9A"/>
     <w:rsid w:val="00524FF6"/>
     <w:rsid w:val="0052560B"/>
     <w:rsid w:val="00525A64"/>
     <w:rsid w:val="00525E40"/>
     <w:rsid w:val="005317F4"/>
     <w:rsid w:val="00533DD5"/>
     <w:rsid w:val="00534609"/>
     <w:rsid w:val="00540381"/>
     <w:rsid w:val="00544DE0"/>
     <w:rsid w:val="005462F6"/>
     <w:rsid w:val="0054634C"/>
+    <w:rsid w:val="00546F1B"/>
     <w:rsid w:val="00552347"/>
     <w:rsid w:val="00556F77"/>
+    <w:rsid w:val="00557FE6"/>
     <w:rsid w:val="005621A4"/>
     <w:rsid w:val="0056784D"/>
     <w:rsid w:val="00571DB7"/>
     <w:rsid w:val="00575B26"/>
     <w:rsid w:val="0058178B"/>
     <w:rsid w:val="005840E0"/>
     <w:rsid w:val="005930BD"/>
     <w:rsid w:val="005A1185"/>
     <w:rsid w:val="005A21EE"/>
     <w:rsid w:val="005A6593"/>
     <w:rsid w:val="005A6933"/>
     <w:rsid w:val="005B055F"/>
     <w:rsid w:val="005B5AE9"/>
     <w:rsid w:val="005B7E81"/>
     <w:rsid w:val="005C4539"/>
     <w:rsid w:val="005C5D41"/>
     <w:rsid w:val="005D0D99"/>
     <w:rsid w:val="005D47BD"/>
     <w:rsid w:val="005D5983"/>
     <w:rsid w:val="005E0D69"/>
     <w:rsid w:val="005E45E1"/>
     <w:rsid w:val="005E590F"/>
+    <w:rsid w:val="005F24CA"/>
     <w:rsid w:val="005F3924"/>
     <w:rsid w:val="005F4198"/>
     <w:rsid w:val="005F4CF0"/>
     <w:rsid w:val="005F62D5"/>
     <w:rsid w:val="005F7B01"/>
     <w:rsid w:val="00600FE5"/>
     <w:rsid w:val="0060165F"/>
     <w:rsid w:val="0060604F"/>
     <w:rsid w:val="00607F2E"/>
     <w:rsid w:val="00610EB7"/>
     <w:rsid w:val="0062119C"/>
     <w:rsid w:val="00621B91"/>
     <w:rsid w:val="00634E29"/>
     <w:rsid w:val="006401A3"/>
     <w:rsid w:val="00640A64"/>
     <w:rsid w:val="006452D6"/>
     <w:rsid w:val="00646EE2"/>
     <w:rsid w:val="00653BC2"/>
     <w:rsid w:val="00654401"/>
     <w:rsid w:val="0065715A"/>
     <w:rsid w:val="00660E31"/>
     <w:rsid w:val="00662AFE"/>
     <w:rsid w:val="0066559F"/>
     <w:rsid w:val="00666071"/>
     <w:rsid w:val="006719E7"/>
+    <w:rsid w:val="00672384"/>
     <w:rsid w:val="00672CEF"/>
     <w:rsid w:val="006748CE"/>
     <w:rsid w:val="0067783D"/>
     <w:rsid w:val="00677A4B"/>
     <w:rsid w:val="00682F51"/>
     <w:rsid w:val="0068304C"/>
     <w:rsid w:val="00684675"/>
+    <w:rsid w:val="006924E2"/>
     <w:rsid w:val="00697BC5"/>
     <w:rsid w:val="006A0949"/>
     <w:rsid w:val="006A3849"/>
+    <w:rsid w:val="006A4133"/>
     <w:rsid w:val="006B6A3E"/>
     <w:rsid w:val="006C67C7"/>
+    <w:rsid w:val="006E26DD"/>
+    <w:rsid w:val="006E387C"/>
     <w:rsid w:val="006E48FC"/>
     <w:rsid w:val="006F40BB"/>
     <w:rsid w:val="006F58E9"/>
     <w:rsid w:val="00702741"/>
     <w:rsid w:val="00710A88"/>
     <w:rsid w:val="00713573"/>
     <w:rsid w:val="00722C5C"/>
     <w:rsid w:val="007270FA"/>
     <w:rsid w:val="00727F92"/>
     <w:rsid w:val="00730D1D"/>
     <w:rsid w:val="00737FD6"/>
     <w:rsid w:val="0074474C"/>
+    <w:rsid w:val="00750E4C"/>
     <w:rsid w:val="0075765A"/>
+    <w:rsid w:val="00760CDB"/>
+    <w:rsid w:val="007621CB"/>
     <w:rsid w:val="0076724B"/>
     <w:rsid w:val="00767C22"/>
     <w:rsid w:val="00770E0E"/>
     <w:rsid w:val="00774400"/>
     <w:rsid w:val="0077490C"/>
     <w:rsid w:val="00780173"/>
     <w:rsid w:val="00782C1E"/>
     <w:rsid w:val="007932AD"/>
     <w:rsid w:val="007A0103"/>
     <w:rsid w:val="007A19A2"/>
     <w:rsid w:val="007A1E67"/>
     <w:rsid w:val="007A5D33"/>
+    <w:rsid w:val="007B2F70"/>
     <w:rsid w:val="007B56CF"/>
     <w:rsid w:val="007C03B6"/>
     <w:rsid w:val="007C2AD4"/>
     <w:rsid w:val="007C623E"/>
     <w:rsid w:val="007C65E5"/>
     <w:rsid w:val="007C7887"/>
     <w:rsid w:val="007C7937"/>
     <w:rsid w:val="007D57AB"/>
+    <w:rsid w:val="007E09A0"/>
     <w:rsid w:val="007E3996"/>
     <w:rsid w:val="007E3DE7"/>
     <w:rsid w:val="007E3EC3"/>
     <w:rsid w:val="007E5C9F"/>
     <w:rsid w:val="007F1F97"/>
     <w:rsid w:val="007F4926"/>
     <w:rsid w:val="00807E09"/>
     <w:rsid w:val="008111FB"/>
     <w:rsid w:val="008144E1"/>
     <w:rsid w:val="00821E73"/>
     <w:rsid w:val="00825A09"/>
     <w:rsid w:val="00830A54"/>
     <w:rsid w:val="008311F5"/>
     <w:rsid w:val="00831495"/>
     <w:rsid w:val="00833713"/>
     <w:rsid w:val="008340BB"/>
+    <w:rsid w:val="0083528B"/>
     <w:rsid w:val="0084540C"/>
     <w:rsid w:val="00850595"/>
     <w:rsid w:val="00850F2D"/>
     <w:rsid w:val="008526F1"/>
     <w:rsid w:val="00863974"/>
     <w:rsid w:val="0087084F"/>
     <w:rsid w:val="008724C6"/>
     <w:rsid w:val="00875B1A"/>
+    <w:rsid w:val="0088198D"/>
     <w:rsid w:val="00881B7D"/>
     <w:rsid w:val="00890605"/>
     <w:rsid w:val="008910D8"/>
     <w:rsid w:val="00891DA6"/>
+    <w:rsid w:val="0089736D"/>
     <w:rsid w:val="008A6917"/>
     <w:rsid w:val="008A727C"/>
     <w:rsid w:val="008A7C06"/>
     <w:rsid w:val="008B0392"/>
     <w:rsid w:val="008B0DFC"/>
     <w:rsid w:val="008B33FD"/>
     <w:rsid w:val="008B6806"/>
     <w:rsid w:val="008C1D86"/>
     <w:rsid w:val="008C2E30"/>
     <w:rsid w:val="008C4D22"/>
+    <w:rsid w:val="008D133C"/>
     <w:rsid w:val="008D2A61"/>
     <w:rsid w:val="008E08BE"/>
     <w:rsid w:val="008E0F6D"/>
     <w:rsid w:val="008E2D5F"/>
     <w:rsid w:val="008E6139"/>
     <w:rsid w:val="008F0817"/>
     <w:rsid w:val="008F3193"/>
     <w:rsid w:val="008F3610"/>
     <w:rsid w:val="008F378D"/>
     <w:rsid w:val="008F4586"/>
     <w:rsid w:val="008F6784"/>
     <w:rsid w:val="0090599F"/>
     <w:rsid w:val="009059E0"/>
     <w:rsid w:val="00906DEB"/>
     <w:rsid w:val="00915FD8"/>
     <w:rsid w:val="00920498"/>
     <w:rsid w:val="00920A30"/>
     <w:rsid w:val="00932020"/>
     <w:rsid w:val="009333E9"/>
     <w:rsid w:val="00947048"/>
     <w:rsid w:val="009471C3"/>
     <w:rsid w:val="00961D8F"/>
     <w:rsid w:val="009647B4"/>
     <w:rsid w:val="00965512"/>
     <w:rsid w:val="00971DE2"/>
     <w:rsid w:val="00974EB5"/>
+    <w:rsid w:val="009804D9"/>
     <w:rsid w:val="009836DA"/>
     <w:rsid w:val="0098444F"/>
     <w:rsid w:val="009856FF"/>
     <w:rsid w:val="00991815"/>
     <w:rsid w:val="00993797"/>
     <w:rsid w:val="009A020E"/>
     <w:rsid w:val="009A23D9"/>
     <w:rsid w:val="009A2EEA"/>
     <w:rsid w:val="009A7135"/>
     <w:rsid w:val="009A7326"/>
     <w:rsid w:val="009B2517"/>
     <w:rsid w:val="009B4901"/>
     <w:rsid w:val="009B4D55"/>
+    <w:rsid w:val="009B5A03"/>
     <w:rsid w:val="009C50B0"/>
     <w:rsid w:val="009D4AE1"/>
+    <w:rsid w:val="009D4B08"/>
     <w:rsid w:val="009D5EBB"/>
     <w:rsid w:val="009E0FC5"/>
     <w:rsid w:val="009E1800"/>
     <w:rsid w:val="009E2F11"/>
+    <w:rsid w:val="009E3D9E"/>
     <w:rsid w:val="009F07BA"/>
     <w:rsid w:val="009F2AC0"/>
     <w:rsid w:val="009F4AD6"/>
     <w:rsid w:val="00A0101F"/>
     <w:rsid w:val="00A02558"/>
     <w:rsid w:val="00A0332D"/>
     <w:rsid w:val="00A04381"/>
     <w:rsid w:val="00A16E4A"/>
     <w:rsid w:val="00A22574"/>
     <w:rsid w:val="00A26DDC"/>
     <w:rsid w:val="00A35456"/>
     <w:rsid w:val="00A41642"/>
     <w:rsid w:val="00A4541F"/>
     <w:rsid w:val="00A4547B"/>
     <w:rsid w:val="00A46545"/>
     <w:rsid w:val="00A54812"/>
     <w:rsid w:val="00A5687B"/>
     <w:rsid w:val="00A57B0D"/>
     <w:rsid w:val="00A63EEA"/>
     <w:rsid w:val="00A70C0D"/>
     <w:rsid w:val="00A755D3"/>
     <w:rsid w:val="00A75F87"/>
     <w:rsid w:val="00A82A99"/>
     <w:rsid w:val="00A8448C"/>
     <w:rsid w:val="00A87B7A"/>
     <w:rsid w:val="00A91DF0"/>
     <w:rsid w:val="00A921A9"/>
     <w:rsid w:val="00A92AF8"/>
     <w:rsid w:val="00A93F61"/>
     <w:rsid w:val="00AA21E2"/>
     <w:rsid w:val="00AA2592"/>
+    <w:rsid w:val="00AA5757"/>
     <w:rsid w:val="00AA607C"/>
     <w:rsid w:val="00AC2749"/>
     <w:rsid w:val="00AC68D4"/>
     <w:rsid w:val="00AD2635"/>
     <w:rsid w:val="00AD4D88"/>
+    <w:rsid w:val="00AD562F"/>
     <w:rsid w:val="00AE03CF"/>
     <w:rsid w:val="00AE372C"/>
     <w:rsid w:val="00AE3C65"/>
     <w:rsid w:val="00AE4291"/>
     <w:rsid w:val="00AE7204"/>
     <w:rsid w:val="00AF0ED9"/>
     <w:rsid w:val="00AF3512"/>
     <w:rsid w:val="00AF478B"/>
     <w:rsid w:val="00B00279"/>
     <w:rsid w:val="00B00398"/>
     <w:rsid w:val="00B046DB"/>
+    <w:rsid w:val="00B04B02"/>
     <w:rsid w:val="00B1053C"/>
     <w:rsid w:val="00B12946"/>
     <w:rsid w:val="00B13BC7"/>
     <w:rsid w:val="00B156F9"/>
     <w:rsid w:val="00B20F92"/>
     <w:rsid w:val="00B22300"/>
     <w:rsid w:val="00B25D45"/>
+    <w:rsid w:val="00B27944"/>
     <w:rsid w:val="00B3154B"/>
     <w:rsid w:val="00B32F83"/>
+    <w:rsid w:val="00B37A22"/>
     <w:rsid w:val="00B419E8"/>
     <w:rsid w:val="00B41D64"/>
     <w:rsid w:val="00B454A4"/>
     <w:rsid w:val="00B45B43"/>
     <w:rsid w:val="00B45BDE"/>
     <w:rsid w:val="00B518A5"/>
     <w:rsid w:val="00B522F6"/>
     <w:rsid w:val="00B5660F"/>
     <w:rsid w:val="00B6163F"/>
     <w:rsid w:val="00B61809"/>
     <w:rsid w:val="00B623DC"/>
     <w:rsid w:val="00B63763"/>
     <w:rsid w:val="00B64D77"/>
     <w:rsid w:val="00B65994"/>
     <w:rsid w:val="00B65CFB"/>
     <w:rsid w:val="00B67E4D"/>
     <w:rsid w:val="00B71617"/>
     <w:rsid w:val="00B7244C"/>
     <w:rsid w:val="00B737F1"/>
+    <w:rsid w:val="00B73F28"/>
     <w:rsid w:val="00B83DF3"/>
     <w:rsid w:val="00B84547"/>
     <w:rsid w:val="00B855EE"/>
     <w:rsid w:val="00B85685"/>
     <w:rsid w:val="00B86867"/>
     <w:rsid w:val="00B869D1"/>
     <w:rsid w:val="00B93AA6"/>
     <w:rsid w:val="00BA087A"/>
     <w:rsid w:val="00BA7585"/>
     <w:rsid w:val="00BB2726"/>
     <w:rsid w:val="00BB3FA9"/>
     <w:rsid w:val="00BB4385"/>
     <w:rsid w:val="00BB4ED2"/>
     <w:rsid w:val="00BB6452"/>
     <w:rsid w:val="00BB7268"/>
     <w:rsid w:val="00BD3904"/>
     <w:rsid w:val="00BD5B90"/>
     <w:rsid w:val="00BD681D"/>
     <w:rsid w:val="00BE056F"/>
     <w:rsid w:val="00BE349D"/>
     <w:rsid w:val="00BE4930"/>
+    <w:rsid w:val="00BE718E"/>
     <w:rsid w:val="00BF530D"/>
     <w:rsid w:val="00BF6DEE"/>
     <w:rsid w:val="00C05A4A"/>
     <w:rsid w:val="00C0744A"/>
     <w:rsid w:val="00C07575"/>
     <w:rsid w:val="00C078DC"/>
     <w:rsid w:val="00C13482"/>
     <w:rsid w:val="00C14179"/>
     <w:rsid w:val="00C15465"/>
     <w:rsid w:val="00C173A3"/>
     <w:rsid w:val="00C178FE"/>
     <w:rsid w:val="00C23B5E"/>
     <w:rsid w:val="00C30241"/>
     <w:rsid w:val="00C33A5E"/>
     <w:rsid w:val="00C37583"/>
     <w:rsid w:val="00C376DD"/>
+    <w:rsid w:val="00C41BEE"/>
     <w:rsid w:val="00C44B48"/>
     <w:rsid w:val="00C45AFA"/>
     <w:rsid w:val="00C548A6"/>
     <w:rsid w:val="00C56946"/>
     <w:rsid w:val="00C62816"/>
     <w:rsid w:val="00C62CA2"/>
     <w:rsid w:val="00C642CC"/>
     <w:rsid w:val="00C642FB"/>
     <w:rsid w:val="00C7223A"/>
     <w:rsid w:val="00C74016"/>
     <w:rsid w:val="00C754C9"/>
     <w:rsid w:val="00C765A2"/>
     <w:rsid w:val="00C8293E"/>
     <w:rsid w:val="00C90FF3"/>
     <w:rsid w:val="00C91295"/>
     <w:rsid w:val="00C916BB"/>
     <w:rsid w:val="00C9319E"/>
+    <w:rsid w:val="00C93382"/>
     <w:rsid w:val="00C961C0"/>
     <w:rsid w:val="00C97EB3"/>
     <w:rsid w:val="00CA253A"/>
+    <w:rsid w:val="00CA5399"/>
     <w:rsid w:val="00CA6D68"/>
     <w:rsid w:val="00CB155A"/>
     <w:rsid w:val="00CB2B07"/>
     <w:rsid w:val="00CB5F2B"/>
     <w:rsid w:val="00CB6336"/>
     <w:rsid w:val="00CD1931"/>
     <w:rsid w:val="00CD4314"/>
     <w:rsid w:val="00CD4A01"/>
     <w:rsid w:val="00CD4F5C"/>
     <w:rsid w:val="00CE0378"/>
     <w:rsid w:val="00CE23B4"/>
     <w:rsid w:val="00CE4E1C"/>
     <w:rsid w:val="00CE4EBB"/>
     <w:rsid w:val="00CF140B"/>
+    <w:rsid w:val="00CF18AB"/>
     <w:rsid w:val="00CF3FE4"/>
     <w:rsid w:val="00CF5E96"/>
     <w:rsid w:val="00D032E5"/>
     <w:rsid w:val="00D04A3D"/>
     <w:rsid w:val="00D10E5A"/>
     <w:rsid w:val="00D13D94"/>
+    <w:rsid w:val="00D13F70"/>
     <w:rsid w:val="00D21335"/>
     <w:rsid w:val="00D2169D"/>
     <w:rsid w:val="00D23094"/>
     <w:rsid w:val="00D25B20"/>
     <w:rsid w:val="00D3202B"/>
     <w:rsid w:val="00D3253B"/>
     <w:rsid w:val="00D42984"/>
     <w:rsid w:val="00D42D75"/>
     <w:rsid w:val="00D448BE"/>
     <w:rsid w:val="00D45526"/>
     <w:rsid w:val="00D46F07"/>
+    <w:rsid w:val="00D51C04"/>
     <w:rsid w:val="00D5293D"/>
     <w:rsid w:val="00D52D95"/>
     <w:rsid w:val="00D56C1B"/>
     <w:rsid w:val="00D6470B"/>
+    <w:rsid w:val="00D65554"/>
     <w:rsid w:val="00D656C0"/>
+    <w:rsid w:val="00D72B1E"/>
     <w:rsid w:val="00D83D80"/>
     <w:rsid w:val="00D87294"/>
     <w:rsid w:val="00DA26FF"/>
     <w:rsid w:val="00DA30A1"/>
     <w:rsid w:val="00DA365F"/>
+    <w:rsid w:val="00DA7AB0"/>
     <w:rsid w:val="00DC0770"/>
+    <w:rsid w:val="00DC2320"/>
     <w:rsid w:val="00DC6F8A"/>
     <w:rsid w:val="00DD28A0"/>
     <w:rsid w:val="00DD2C2A"/>
     <w:rsid w:val="00DD61B7"/>
     <w:rsid w:val="00DD6B23"/>
     <w:rsid w:val="00DE055D"/>
     <w:rsid w:val="00DE55D9"/>
     <w:rsid w:val="00DE64E4"/>
     <w:rsid w:val="00DF3AB4"/>
     <w:rsid w:val="00DF5DBC"/>
     <w:rsid w:val="00DF7EED"/>
     <w:rsid w:val="00E03D91"/>
     <w:rsid w:val="00E06279"/>
     <w:rsid w:val="00E076A4"/>
     <w:rsid w:val="00E1024C"/>
     <w:rsid w:val="00E111A1"/>
     <w:rsid w:val="00E12246"/>
     <w:rsid w:val="00E1311E"/>
     <w:rsid w:val="00E223A1"/>
     <w:rsid w:val="00E24D3C"/>
     <w:rsid w:val="00E33EF6"/>
     <w:rsid w:val="00E36479"/>
     <w:rsid w:val="00E36C27"/>
     <w:rsid w:val="00E5164F"/>
     <w:rsid w:val="00E55457"/>
@@ -9737,62 +10856,65 @@
     <w:rsid w:val="00EA3EC5"/>
     <w:rsid w:val="00EA5DBC"/>
     <w:rsid w:val="00EA7A39"/>
     <w:rsid w:val="00EB5848"/>
     <w:rsid w:val="00EC2ECE"/>
     <w:rsid w:val="00EC6195"/>
     <w:rsid w:val="00EC683F"/>
     <w:rsid w:val="00ED0A39"/>
     <w:rsid w:val="00ED0C35"/>
     <w:rsid w:val="00ED0CF3"/>
     <w:rsid w:val="00ED1D09"/>
     <w:rsid w:val="00ED22EE"/>
     <w:rsid w:val="00ED4E17"/>
     <w:rsid w:val="00ED7170"/>
     <w:rsid w:val="00EE00C4"/>
     <w:rsid w:val="00EE5497"/>
     <w:rsid w:val="00EE5DDC"/>
     <w:rsid w:val="00EF348D"/>
     <w:rsid w:val="00EF676A"/>
     <w:rsid w:val="00F052C9"/>
     <w:rsid w:val="00F0534B"/>
     <w:rsid w:val="00F05965"/>
     <w:rsid w:val="00F05CF6"/>
     <w:rsid w:val="00F222B3"/>
     <w:rsid w:val="00F2279A"/>
+    <w:rsid w:val="00F22CBE"/>
+    <w:rsid w:val="00F27645"/>
     <w:rsid w:val="00F31F3C"/>
     <w:rsid w:val="00F3730A"/>
     <w:rsid w:val="00F40FC7"/>
     <w:rsid w:val="00F47964"/>
     <w:rsid w:val="00F517A8"/>
     <w:rsid w:val="00F535C7"/>
     <w:rsid w:val="00F54446"/>
     <w:rsid w:val="00F60DD0"/>
     <w:rsid w:val="00F62C8B"/>
     <w:rsid w:val="00F65D73"/>
     <w:rsid w:val="00F66B92"/>
     <w:rsid w:val="00F66FF7"/>
+    <w:rsid w:val="00F6771E"/>
     <w:rsid w:val="00F701EB"/>
     <w:rsid w:val="00F70C24"/>
     <w:rsid w:val="00F71B86"/>
     <w:rsid w:val="00F73D8C"/>
     <w:rsid w:val="00F818CB"/>
     <w:rsid w:val="00F81F0C"/>
     <w:rsid w:val="00F8229B"/>
     <w:rsid w:val="00F83751"/>
     <w:rsid w:val="00F8667E"/>
     <w:rsid w:val="00F86801"/>
     <w:rsid w:val="00F86E83"/>
     <w:rsid w:val="00F877C7"/>
     <w:rsid w:val="00F962B2"/>
     <w:rsid w:val="00FA0B83"/>
     <w:rsid w:val="00FA2561"/>
     <w:rsid w:val="00FA3034"/>
     <w:rsid w:val="00FA568C"/>
     <w:rsid w:val="00FA731F"/>
     <w:rsid w:val="00FB023E"/>
     <w:rsid w:val="00FB4B61"/>
     <w:rsid w:val="00FC0547"/>
     <w:rsid w:val="00FC194F"/>
     <w:rsid w:val="00FC564C"/>
     <w:rsid w:val="00FC671C"/>
     <w:rsid w:val="00FC6FE6"/>
@@ -9808,51 +10930,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3E178432"/>
+  <w14:docId w14:val="7A16F937"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6714D7E0-A051-425C-92D0-DB0874FAD693}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -10213,50 +11335,51 @@
       <w:b/>
       <w:caps/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:caps/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
@@ -10422,50 +11545,99 @@
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="004C4939"/>
     <w:pPr>
       <w:widowControl/>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:adjustRightInd/>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
       <w:textAlignment w:val="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Odwoaniedokomentarza">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:rsid w:val="00135867"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstkomentarzaZnak"/>
+    <w:rsid w:val="00135867"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
+    <w:name w:val="Tekst komentarza Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstkomentarza"/>
+    <w:rsid w:val="00135867"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Tematkomentarza">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Tekstkomentarza"/>
+    <w:next w:val="Tekstkomentarza"/>
+    <w:link w:val="TematkomentarzaZnak"/>
+    <w:rsid w:val="00135867"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TematkomentarzaZnak">
+    <w:name w:val="Temat komentarza Znak"/>
+    <w:basedOn w:val="TekstkomentarzaZnak"/>
+    <w:link w:val="Tematkomentarza"/>
+    <w:rsid w:val="00135867"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="006E387C"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -10706,81 +11878,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{115E42CE-0D8B-40B1-84A5-F4D9421C539E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7273FACB-DD6B-4C6C-B958-189743E9EE52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1797</Words>
-  <Characters>10785</Characters>
+  <Words>2203</Words>
+  <Characters>13221</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>110</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UMOWA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Urząd Dzielnicy Mokotów</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12557</CharactersWithSpaces>
+  <CharactersWithSpaces>15394</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UMOWA</dc:title>
   <dc:subject/>
   <dc:creator>Agnieszka Knapska</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>