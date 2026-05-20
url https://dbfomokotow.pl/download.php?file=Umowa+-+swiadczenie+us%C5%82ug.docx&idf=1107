--- v0 (2026-01-10)
+++ v1 (2026-05-20)
@@ -3,60 +3,62 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w:rsidR="005F65FC" w:rsidRPr="00806ABA" w:rsidRDefault="005F65FC" w:rsidP="004E7059">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00806ABA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">UMOWA </w:t>
       </w:r>
       <w:r w:rsidR="00632CC6" w:rsidRPr="00806ABA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">o świadczenie usług </w:t>
       </w:r>
       <w:r w:rsidR="009E5E3A" w:rsidRPr="00806ABA">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="004E7059" w:rsidRPr="00806ABA">
         <w:rPr>
           <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>////////////</w:t>
       </w:r>
@@ -1301,424 +1303,756 @@
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00721209" w:rsidRDefault="005F65FC" w:rsidP="00721209">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wykonawca oświadcza, że jest płatnikiem VAT i posiada NIP </w:t>
+        <w:t>Wykonawca oświadcza, że jest płatnikiem VAT i posiada NIP</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3BF9">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00721209">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00721209" w:rsidRPr="00806ABA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>///////////////////////</w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>].</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AA7630" w:rsidRDefault="00721209" w:rsidP="00AA7630">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Podstawą do wystawienia faktury jest protokół zdawczo – odbiorczy stwierdzający wykonanie usługi w sposób prawidłowy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00806ABA" w:rsidRPr="00806ABA" w:rsidRDefault="00721209" w:rsidP="00F216DD">
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D71B2F" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="00F216DD">
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="425" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Faktura zostanie wystawiona w następujący sposób:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00C019A7" w:rsidRDefault="00D71B2F" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C019A7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Nabywca (podmiot 2):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D71B2F" w:rsidRDefault="00D71B2F" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miasto Stołeczne Warszawa, Plac </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bankowy 3/5, 00-950 Warszawa, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
-[...65 lines deleted...]
-    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="00721209" w:rsidP="00AD4437">
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NIP : 525-22-48-481</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00C019A7" w:rsidRDefault="00D71B2F" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C019A7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Odbiorca (podmiot inny/podmiot3):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D71B2F" w:rsidRDefault="00D71B2F" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>[pełna nazwa placówki oświatowej z adresem]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D71B2F" w:rsidRDefault="00D71B2F" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>NIP: [NIP placówki oświatowej]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00612259" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00806ABA">
-[...29 lines deleted...]
-      <w:r w:rsidR="007D42D5">
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strony zgodnie oświadczają, że faktury będą wystawiane i odbierane za pośrednictwem Krajowego Systemu e-Faktur (KSeF), zgodnie z obowiązującymi przepisami prawa. Za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94416">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
-[...18 lines deleted...]
-      <w:r w:rsidR="00AA7630" w:rsidRPr="00806ABA">
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">z zastrzeżeniem ust. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94416">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612259">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="003C3C35" w:rsidP="003C3C35">
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D71B2F" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00806ABA">
-[...37 lines deleted...]
-    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="003C3C35" w:rsidP="003C3C35">
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku awarii KSeF, faktury będą tymczasowo przesyłane w formie elektronicznej (PDF) za pośrednictwem poczty elektronicznej na adres e-mail: …………………………... </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00612259" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00806ABA">
-[...3 lines deleted...]
-    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="00AA7630" w:rsidP="003C3C35">
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Za dzień doręczenia faktury wystawionej w czasie trwania awarii KSeF uznaje się dzień potwierdzenia otrzymania wiadomości zawierającej fakturę w formacie pliku PDF na adres e-mai</w:t>
+      </w:r>
+      <w:r w:rsidR="00612259" w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l wskazany </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94416">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>w ust. 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> albo na dzień przydzielenia jej numeru w KSeF, w zależności, które z tych zdarzeń nastąpiło wcześniej. Doręczenie w KSeF faktury wystawionej </w:t>
+      </w:r>
+      <w:r w:rsidR="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w czasie trwania awarii nie skutkuje rozpoczęciem biegu terminu płatności. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00612259" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00806ABA">
-[...3 lines deleted...]
-    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="003C3C35" w:rsidP="003C3C35">
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku niedostępności KSeF po stronie Wykonawcy za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF – przez tryb niedostępności KSeF należy rozumieć zarówno niedostępność, o której stanowi przepis art. 106ne ust. 4 ustawy </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94416">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o podatku od towarów i usług, a także tryb offline24, o którym stanowią przepisy </w:t>
+      </w:r>
+      <w:r w:rsidR="00D94416">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00612259">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">art. 106nda ust. 1 i 2 ustawy o podatku od towarów i usług. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D94416" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00806ABA">
-[...3 lines deleted...]
-    <w:p w:rsidR="001E5857" w:rsidRPr="001E5857" w:rsidRDefault="001E5857" w:rsidP="003C3C35">
+      <w:r w:rsidRPr="00D94416">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie 21 dni liczonym od pierwszego dnia roboczego po dniu jej doręczenia zgodnie z ust. 5 i 6. z zastrzeżeniem ust. 10 na rachunek bankowy Wykonawcy …………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D71B2F" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="568"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="001E5857" w:rsidRPr="001E5857" w:rsidRDefault="001E5857" w:rsidP="003C3C35">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">W przypadku faktury wystawionej w czasie awarii KSeF zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie określonym w ust. 9 liczonym od pierwszego dnia roboczego po dniu potwierdzenia otrzymania wiadomości </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>zawierającej fakturę w formacie pliku PDF na adres e-mail wskazany w ust. 6 na rachunek bankowy wskazany w ust. 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D94416" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="568"/>
-[...9 lines deleted...]
-    <w:p w:rsidR="003C3C35" w:rsidRPr="003C3C35" w:rsidRDefault="001E5857" w:rsidP="003C3C35">
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94416">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wykonawca zobowiązany jest przesłać skan faktury na adres e-mail wskazany w ust. 6 w terminie 3 dni roboczych od daty wystawienia faktury w KSeF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D71B2F" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="426" w:hanging="568"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D71B2F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zamawiający zastrzega, że płatność nastąpi na podstawie prawidłowo wystawionej faktury. Za prawidłowo wystawioną uznaje się fakturę:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D568EF" w:rsidRDefault="00D71B2F" w:rsidP="00F1470A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wystawioną w KSeF (z wyjątkiem przypadków, kiedy faktura wystawiona jest w czasie awarii KSeF), gdzie w zakresie prawidłowego określenia nabywcy </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA6BEA" w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w polu „Podmiot2” w pozycji „JST” wpisano „1” oraz w polu „Podmiot inny/Podmiot3” wpisano NIP placówki oświatowej oraz w polu „Rola” wp</w:t>
+      </w:r>
+      <w:r w:rsidR="00D568EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">isano „8” - JST odbiorca, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F1470A" w:rsidRPr="00F1470A" w:rsidRDefault="00D71B2F" w:rsidP="00F1470A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zawierającą w swojej </w:t>
+      </w:r>
+      <w:r w:rsidR="00F1470A" w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">treści nr umowy, której dotyczy, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F1470A" w:rsidRPr="00F1470A" w:rsidRDefault="00D71B2F" w:rsidP="00F1470A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wystawioną zgodnie z przepisami prawa oraz prawidłową pod w</w:t>
+      </w:r>
+      <w:r w:rsidR="00F1470A" w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zględem formalnym i rachunkowym, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00F1470A" w:rsidRDefault="00F1470A" w:rsidP="00F1470A">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="851" w:hanging="425"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidR="00D71B2F" w:rsidRPr="00F1470A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> przypadku wystawienia faktury w sposób niezgodny  z powyższym, Zamawiający zastrzega sobie prawo wstrzymania zapłaty do czasu otrzymania prawidłowo wystawionej faktury. Po otrzymaniu prawidłowo wystawionej faktury termin płatności będzie liczony zgodnie z ust. 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D71B2F" w:rsidRPr="00D94416" w:rsidRDefault="00D71B2F" w:rsidP="00067D7A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D94416">
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Załączniki, które nie mogą zgodnie z obowiązującymi przepisami stanowić załącznika do faktury wystawionej w KSeF, należy przesłać w formie elektronicznej w formacie pliku PDF  za pośrednictwem poczty elektronicznej na adres e-mail wskazany w ust. 6 w terminie do 3 dni roboczych od wystawienia faktury, o którym mowa w ust. 5.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="003C3C35" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806ABA">
+        <w:t>Na fakturze zostanie wskazany numer niniejszej umowy, na podstawie której wystawiono dokument.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="00AA7630" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806ABA">
+        <w:t xml:space="preserve">Za dzień zapłaty Strony umowy uznają dzień obciążenia rachunku bankowego Zamawiającego. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C3C35" w:rsidRPr="00806ABA" w:rsidRDefault="003C3C35" w:rsidP="00D71B2F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00806ABA">
+        <w:t xml:space="preserve">Płatności będą dokonywane w PLN (złotych). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5857" w:rsidRPr="001E5857" w:rsidRDefault="001E5857" w:rsidP="00067D7A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E5857">
+        <w:t>Wykonawca oświadcza, że wskazany w umowie rachunek bankowy jest rachunkiem rozliczeniowym służącym wyłącznie do celów rozliczeń z tytułu prowadzonej przez niego działalności gospodarczej.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5857" w:rsidRPr="001E5857" w:rsidRDefault="001E5857" w:rsidP="00067D7A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E5857">
+        <w:t>M. st. Warszawa oświadcza, że dokona płatności z zastosowaniem mechanizmu podzielonej płatności.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C3C35" w:rsidRPr="003C3C35" w:rsidRDefault="001E5857" w:rsidP="00067D7A">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E5857">
         <w:t xml:space="preserve">Wykonawca nie może dokonać cesji żadnych praw i roszczeń wynikających z umowy na rzecz osoby trzeciej bez pisemnej zgody </w:t>
       </w:r>
       <w:r>
         <w:t>Zamawiającego.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="003C3C35" w:rsidRPr="001E5857" w:rsidRDefault="003C3C35" w:rsidP="003C3C35">
-      <w:pPr>
-[...8 lines deleted...]
-    <w:p w:rsidR="00721209" w:rsidRDefault="00721209" w:rsidP="00721209">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00721209" w:rsidRDefault="00721209" w:rsidP="00721209">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1884,94 +2218,88 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:sym w:font="Times New Roman" w:char="00A7"/>
       </w:r>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F65FC" w:rsidRDefault="005F65FC" w:rsidP="00632CC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jeżeli w toku realizacji </w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Przedmiotu Umowy</w:t>
       </w:r>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> wystąpi konieczność wykonania</w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> dodatkowych czynności nieprzewidzianych Umową,</w:t>
       </w:r>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> potwierdzonych protokołem konieczności, </w:t>
       </w:r>
       <w:r w:rsidR="00DD6C00">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve">trony </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">zobowiązują się na mocy odrębnego porozumienia uzgodnić zakres, termin oraz wysokość wynagrodzenia na wykonanie ww. czynności. </w:t>
+        <w:t xml:space="preserve">trony zobowiązują się na mocy odrębnego porozumienia uzgodnić zakres, termin oraz wysokość wynagrodzenia na wykonanie ww. czynności. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A0BE8" w:rsidRPr="00632CC6" w:rsidRDefault="009A0BE8" w:rsidP="00632CC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005F65FC" w:rsidRPr="00632CC6" w:rsidRDefault="005F65FC" w:rsidP="00632CC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="3540" w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -1998,94 +2326,94 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>Wyk</w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>onawca zobowiązuje się wykonać Przedmiot U</w:t>
       </w:r>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t>mowy przy użyciu materiałów własnych zgodnych</w:t>
+        <w:t xml:space="preserve">mowy przy użyciu materiałów </w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> oraz narzędzi własnych zgodnie</w:t>
+        <w:t>oraz narzędzi własnych zgodnie</w:t>
       </w:r>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> z dokumentacją techni</w:t>
       </w:r>
       <w:r w:rsidR="00721209">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">czną. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00721209" w:rsidRDefault="005F65FC" w:rsidP="00632CC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zastosowane materiały winny posiadać certyfikaty na znak bezpieczeństwa (w tym ppoż.), atesty, być zgodne z kryteriami technicznymi określonymi w polskich normach lub aprobatą techniczną, o ile dla danego wyrobu nie ustalono Polskiej Normy oraz zgodne </w:t>
+        <w:t xml:space="preserve">Zastosowane materiały winny posiadać certyfikaty bezpieczeństwa (w tym ppoż.), atesty, być zgodne z kryteriami technicznymi określonymi w polskich normach lub aprobatą techniczną, o ile dla danego wyrobu nie ustalono Polskiej Normy oraz zgodne </w:t>
       </w:r>
       <w:r w:rsidR="007D42D5">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t>z właściwymi przepisami i dokumentami technicznymi.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="004E7059" w:rsidRDefault="004E7059" w:rsidP="00632CC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
@@ -2512,176 +2840,209 @@
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca uiści na rzecz Zamawiającego kary umowne w następujących wysokościach i na </w:t>
       </w:r>
       <w:r w:rsidRPr="00806ABA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>następujących zasadach:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC518A" w:rsidRPr="00806ABA" w:rsidRDefault="005F65FC" w:rsidP="00632CC6">
-      <w:pPr>
+    <w:p w:rsidR="00F16D88" w:rsidRPr="00F16D88" w:rsidRDefault="005F65FC" w:rsidP="00F16D88">
+      <w:pPr>
+        <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="22"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
-[...1 lines deleted...]
-        <w:rPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="992" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...2 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">za zwłokę z tytułu nieterminowego zakończenia </w:t>
       </w:r>
-      <w:r w:rsidR="00BC518A" w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidR="00BC518A" w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>czynności i przekazania Przedmiotu U</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">mowy </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>do eksploatacji w wysokości 0,</w:t>
       </w:r>
-      <w:r w:rsidR="00BC518A" w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidR="00BC518A" w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">% wynagrodzenia umownego </w:t>
       </w:r>
-      <w:r w:rsidR="0027063D" w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidR="0027063D" w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">netto </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidRPr="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">określonego w § 4 ust. 1 za </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
-        <w:rPr>
+      <w:r w:rsidR="00F16D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w:rsidR="005F65FC" w:rsidRPr="00806ABA" w:rsidRDefault="005F65FC" w:rsidP="00632CC6">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>każdy dzień zwłoki,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F65FC" w:rsidRPr="00F16D88" w:rsidRDefault="005F65FC" w:rsidP="007A7B86">
       <w:pPr>
         <w:numPr>
-          <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="993" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00806ABA">
+      <w:r w:rsidRPr="00F16D88">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">za odstąpienie od umowy z przyczyn zależnych od </w:t>
       </w:r>
-      <w:r w:rsidR="00BC518A" w:rsidRPr="00806ABA">
+      <w:r w:rsidR="00BC518A" w:rsidRPr="00F16D88">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Wykonawcy w wysokości 2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
+      <w:r w:rsidRPr="00F16D88">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve">0% </w:t>
       </w:r>
-      <w:r w:rsidR="0027063D" w:rsidRPr="00806ABA">
+      <w:r w:rsidR="0027063D" w:rsidRPr="00F16D88">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">wynagrodzenia umownego netto </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
+      <w:r w:rsidRPr="00F16D88">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>określonego w § 4 ust. 1</w:t>
       </w:r>
-      <w:r w:rsidR="006C4CAC" w:rsidRPr="00806ABA">
+      <w:r w:rsidR="006C4CAC" w:rsidRPr="00F16D88">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC518A" w:rsidRPr="00806ABA" w:rsidRDefault="00BC518A" w:rsidP="00632CC6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806ABA">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-2"/>
@@ -2756,63 +3117,63 @@
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve">odeksie cywilnym. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A0BE8" w:rsidRPr="00806ABA" w:rsidRDefault="009A0BE8" w:rsidP="009A0BE8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Wykonawca wyraża zgodę na potrącenie kar umownych z wynagrodzenia, a jeżeli potrącenie to nie będzie możliwe, Wykonawca zobowiązuje się zapłacić kary umowne </w:t>
       </w:r>
       <w:r w:rsidR="008A615E">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00806ABA">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>w terminie 14 dni od dnia otrzymania wezwania do zapłaty przyjmującego formę noty księgowej.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009A0BE8" w:rsidRDefault="009A0BE8" w:rsidP="00FA0F63">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005F65FC" w:rsidRPr="00632CC6" w:rsidRDefault="005F65FC" w:rsidP="00FA0F63">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632CC6">
         <w:rPr>
@@ -3089,70 +3450,73 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="005F65FC" w:rsidRPr="00632CC6">
         <w:t xml:space="preserve">reść </w:t>
       </w:r>
       <w:r w:rsidR="00BC518A">
         <w:t>niniejszej umowy</w:t>
       </w:r>
       <w:r w:rsidR="005F65FC" w:rsidRPr="00632CC6">
         <w:t>, przedmiot umowy i wysokość wynagrodzenia, stanowią informację publiczną w rozumieniu art. 1 ust. 1 ustawy z dnia 6 września 2001 r. o dostępie do informacji publicznej, która podlega udostępnieni</w:t>
       </w:r>
       <w:r w:rsidR="00BC518A">
         <w:t xml:space="preserve">u w trybie przedmiotowej ustawy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009F25AC" w:rsidRPr="00806ABA" w:rsidRDefault="00FA0F63" w:rsidP="009F25AC">
+    <w:p w:rsidR="009F25AC" w:rsidRPr="00806ABA" w:rsidRDefault="00FA3BF9" w:rsidP="009F25AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA0F63">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00806ABA">
+      <w:r>
+        <w:t>Zamawiający</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0F63" w:rsidRPr="00FA0F63">
+        <w:t xml:space="preserve"> oświadcza, iż posiada status dużego przedsiębiorcy w rozumieniu art. 4 </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA0F63" w:rsidRPr="00806ABA">
         <w:t xml:space="preserve">pkt 6 ustawy z dnia 8 marca 2013 r. o przeciwdziałaniu nadmiernym opóźnieniom w </w:t>
       </w:r>
-      <w:r w:rsidRPr="00806ABA">
+      <w:r w:rsidR="00FA0F63" w:rsidRPr="00806ABA">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">transakcjach handlowych.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009F25AC" w:rsidRPr="00806ABA" w:rsidRDefault="009F25AC" w:rsidP="009F25AC">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00806ABA">
         <w:t>Umowa została zawarta poniżej kwoty wynikającej z art. 2 ust. 1 pkt 1 ustawy z dnia 11 września 2019 r. - Prawo zamówień publicznych, wobec czego umowa nie podlega przepisom ww. ustawy.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00287304" w:rsidRPr="001D4D5E" w:rsidRDefault="00287304" w:rsidP="00287304">
       <w:pPr>
@@ -3160,80 +3524,99 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="001D4D5E">
         <w:rPr>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>Jeżeli nie przekazujemy żadnych danych osobowych Wykonawcy to pozostaje poniższy zapis, jeżeli przekazujemy dane osobowe to należy umowę skonsultować ze swoim IOD)</w:t>
       </w:r>
       <w:r w:rsidRPr="001D4D5E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00287304" w:rsidRDefault="00287304" w:rsidP="001D4D5E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Wykonanie niniejszej umowy nie wiąże się z koniecznością zawarcia umowy przetwarzania danych osobowych w rozumieniu art. 28 ust. 3 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27.04.2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenie dyrektywy 95/46/WE (ogólne rozporządzenie </w:t>
+        <w:t xml:space="preserve">Wykonanie niniejszej umowy nie wiąże się z koniecznością zawarcia umowy przetwarzania danych osobowych w rozumieniu art. 28 ust. 3 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z dnia 27.04.2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">swobodnego przepływu takich danych oraz uchylenie dyrektywy 95/46/WE (ogólne rozporządzenie </w:t>
       </w:r>
       <w:r w:rsidR="005A31A7">
         <w:br/>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">o ochronie danych, dalej: „RODO”), dla których Administratorem danych jest </w:t>
+        <w:t>o ochronie danych</w:t>
+      </w:r>
+      <w:ins w:id="1" w:author="Stanisław Rudowski" w:date="2026-03-17T13:07:00Z">
+        <w:r w:rsidR="00FA3BF9">
+          <w:t>)</w:t>
+        </w:r>
+      </w:ins>
+      <w:r>
+        <w:t>, dalej: „RODO”</w:t>
+      </w:r>
+      <w:del w:id="2" w:author="Stanisław Rudowski" w:date="2026-03-17T13:07:00Z">
+        <w:r w:rsidDel="00FA3BF9">
+          <w:delText>)</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:t xml:space="preserve">, dla których Administratorem danych jest </w:t>
       </w:r>
       <w:r w:rsidRPr="001D4D5E">
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>[pełna nazwa placówki z adresem]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, dalej: „Placówka”.  </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00287304" w:rsidRDefault="00287304" w:rsidP="00287304">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Placówka oświadcza, iż realizuje obowiązki Administratora danych, określone w art. 4 </w:t>
       </w:r>
       <w:r w:rsidR="005A31A7">
         <w:br/>
       </w:r>
       <w:r>
         <w:t>ust. 7 RODO, w zakresie danych osobowych Wykonawcy, w sytuacji, w której jest on osobą fizyczną (w tym osobą fizyczną prowadzącą działalność gospodarczą), a także danych osobowych osób, które Wykonawca wskazał ze swojej strony do realizacji niniejszej umowy.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BC518A" w:rsidRPr="00806ABA" w:rsidRDefault="00BC518A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00287304">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:kern w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Zmiana postanowień zawartej umowy może nastąpić za zgodą obu </w:t>
@@ -3662,70 +4045,70 @@
     <w:p w:rsidR="005F65FC" w:rsidRPr="00632CC6" w:rsidRDefault="005F65FC" w:rsidP="00632CC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00521386" w:rsidRPr="00632CC6" w:rsidRDefault="00521386" w:rsidP="00632CC6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00521386" w:rsidRPr="00632CC6" w:rsidSect="005F65FC">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00235BAA" w:rsidRDefault="00235BAA">
+    <w:p w:rsidR="008C4B85" w:rsidRDefault="008C4B85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00235BAA" w:rsidRDefault="00235BAA">
+    <w:p w:rsidR="008C4B85" w:rsidRDefault="008C4B85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
@@ -3749,178 +4132,184 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="0095778C" w:rsidRDefault="0095778C" w:rsidP="007933B1">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="0095778C" w:rsidRDefault="0095778C" w:rsidP="0095778C">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w:rsidR="0095778C" w:rsidRDefault="0095778C" w:rsidP="007933B1">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00991E83">
+    <w:r w:rsidR="003B09A6">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w:rsidR="005F65FC" w:rsidRDefault="005F65FC">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00235BAA" w:rsidRDefault="00235BAA">
+    <w:p w:rsidR="008C4B85" w:rsidRDefault="008C4B85">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00235BAA" w:rsidRDefault="00235BAA">
+    <w:p w:rsidR="008C4B85" w:rsidRDefault="008C4B85">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00631588" w:rsidRPr="00631588" w:rsidRDefault="001D4D5E" w:rsidP="00631588">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w:rsidR="00631588" w:rsidRPr="00631588" w:rsidRDefault="00367B75" w:rsidP="00631588">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
-      <w:t>12.2026</w:t>
+      <w:t>03</w:t>
+    </w:r>
+    <w:r w:rsidR="001D4D5E">
+      <w:rPr>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06EB1657"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0415001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
@@ -4080,139 +4469,231 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140526A7"/>
+    <w:nsid w:val="0AE51C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3468C3B8"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="85B03A98"/>
+    <w:lvl w:ilvl="0" w:tplc="5C8496D6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="140526A7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9A369288"/>
+    <w:lvl w:ilvl="0" w:tplc="0415000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E400687A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15EF33C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DC5658BE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -4281,51 +4762,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="275C347B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C9F662CE"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4370,51 +4851,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32C209FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C4022556"/>
     <w:lvl w:ilvl="0" w:tplc="E3D856F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4459,51 +4940,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39436BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79DEDD46"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4575,51 +5056,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="39A93C0E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0415001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
@@ -4688,51 +5169,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EB744C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E85CAB56"/>
     <w:lvl w:ilvl="0" w:tplc="7E4CD08A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4608" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5328" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -4777,51 +5258,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8928" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9648" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="10368" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FBA14D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0DC24624"/>
     <w:lvl w:ilvl="0" w:tplc="6600A91C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="735"/>
         </w:tabs>
         <w:ind w:left="735" w:hanging="375"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="527488F4">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4896,51 +5377,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44982E74"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="EA60F582"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5013,51 +5494,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="449B3F07"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0415001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="792"/>
         </w:tabs>
         <w:ind w:left="792" w:hanging="432"/>
@@ -5126,51 +5607,164 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44BF289C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C64A3BA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9000" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10440" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="473F01D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="407AD864"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -5239,51 +5833,51 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FA35BDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DD28EFE2"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5328,51 +5922,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52C212FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6447A8E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
@@ -5417,140 +6011,261 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DC17EEB"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="575B7D04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A8962EB0"/>
-[...6 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+    <w:tmpl w:val="A0044ECE"/>
+    <w:lvl w:ilvl="0" w:tplc="D2A47E6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.1.1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2520" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4680" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DC17EEB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="035087EC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="63FF7DD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="680ADF6E"/>
     <w:lvl w:ilvl="0" w:tplc="0415000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -5619,51 +6334,253 @@
     <w:lvl w:ilvl="7" w:tplc="04150019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0415001B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75325596"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="570E1FFA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8280" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10080" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="11520" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="13320" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="778A49F5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="20F4ADD2"/>
+    <w:lvl w:ilvl="0" w:tplc="04150019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0415000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04150019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0415001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D7B248B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49661D78"/>
     <w:lvl w:ilvl="0" w:tplc="04150001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -5732,245 +6649,395 @@
     <w:lvl w:ilvl="7" w:tplc="04150003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04150005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F8A26EC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="C3B6A7E0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7920" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="9000" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="10080" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="18">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F65FC"/>
+    <w:rsid w:val="00067D7A"/>
     <w:rsid w:val="00092688"/>
     <w:rsid w:val="000E74AD"/>
     <w:rsid w:val="00126404"/>
     <w:rsid w:val="00126BD4"/>
     <w:rsid w:val="00131666"/>
     <w:rsid w:val="001D4D5E"/>
     <w:rsid w:val="001E5857"/>
     <w:rsid w:val="00232705"/>
     <w:rsid w:val="00235BAA"/>
     <w:rsid w:val="00266742"/>
     <w:rsid w:val="0027063D"/>
     <w:rsid w:val="00287304"/>
     <w:rsid w:val="002F5ADA"/>
     <w:rsid w:val="00367350"/>
+    <w:rsid w:val="00367B75"/>
+    <w:rsid w:val="003B09A6"/>
     <w:rsid w:val="003C3C35"/>
     <w:rsid w:val="003F3DF2"/>
     <w:rsid w:val="00437CDF"/>
     <w:rsid w:val="0045366E"/>
     <w:rsid w:val="004555CC"/>
     <w:rsid w:val="00491EA5"/>
     <w:rsid w:val="004C441E"/>
     <w:rsid w:val="004E7059"/>
+    <w:rsid w:val="00504DB4"/>
     <w:rsid w:val="00521386"/>
     <w:rsid w:val="005A31A7"/>
     <w:rsid w:val="005F65FC"/>
     <w:rsid w:val="005F72F0"/>
+    <w:rsid w:val="00612259"/>
     <w:rsid w:val="00631588"/>
     <w:rsid w:val="00632CC6"/>
     <w:rsid w:val="006C4CAC"/>
     <w:rsid w:val="00721209"/>
     <w:rsid w:val="007933B1"/>
+    <w:rsid w:val="00794428"/>
     <w:rsid w:val="007A328A"/>
     <w:rsid w:val="007A61D5"/>
+    <w:rsid w:val="007A7B86"/>
     <w:rsid w:val="007C0E25"/>
     <w:rsid w:val="007D42D5"/>
     <w:rsid w:val="00806ABA"/>
     <w:rsid w:val="008255E4"/>
     <w:rsid w:val="0089641E"/>
     <w:rsid w:val="008A615E"/>
+    <w:rsid w:val="008C4B85"/>
     <w:rsid w:val="008F0B55"/>
     <w:rsid w:val="0095778C"/>
     <w:rsid w:val="009846A7"/>
     <w:rsid w:val="00991E83"/>
     <w:rsid w:val="009A0BE8"/>
     <w:rsid w:val="009C7D7F"/>
     <w:rsid w:val="009E5E3A"/>
     <w:rsid w:val="009F25AC"/>
     <w:rsid w:val="00A41178"/>
     <w:rsid w:val="00AA7630"/>
     <w:rsid w:val="00AD4437"/>
     <w:rsid w:val="00AF5C71"/>
     <w:rsid w:val="00BC518A"/>
     <w:rsid w:val="00BE3C8D"/>
+    <w:rsid w:val="00C019A7"/>
     <w:rsid w:val="00C23CF0"/>
+    <w:rsid w:val="00C25055"/>
     <w:rsid w:val="00C676DD"/>
     <w:rsid w:val="00C746A3"/>
     <w:rsid w:val="00CA2F01"/>
+    <w:rsid w:val="00CA7250"/>
     <w:rsid w:val="00CF30E3"/>
+    <w:rsid w:val="00D568EF"/>
+    <w:rsid w:val="00D71B2F"/>
     <w:rsid w:val="00D8532C"/>
+    <w:rsid w:val="00D94416"/>
     <w:rsid w:val="00DC6A8B"/>
     <w:rsid w:val="00DD6C00"/>
     <w:rsid w:val="00E466A7"/>
     <w:rsid w:val="00EB63CD"/>
     <w:rsid w:val="00EC11AC"/>
     <w:rsid w:val="00F023D9"/>
+    <w:rsid w:val="00F1470A"/>
+    <w:rsid w:val="00F16D88"/>
     <w:rsid w:val="00F216DD"/>
     <w:rsid w:val="00F86027"/>
+    <w:rsid w:val="00F94492"/>
     <w:rsid w:val="00FA0F63"/>
+    <w:rsid w:val="00FA3BF9"/>
+    <w:rsid w:val="00FA6BEA"/>
+    <w:rsid w:val="00FB0C09"/>
     <w:rsid w:val="00FB381B"/>
     <w:rsid w:val="00FF166A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4005DE0D"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{2E646F47-38F1-4A41-9481-F9DBD13D7720}"/>
+  <w15:docId w15:val="{9D179976-DCBC-4B35-A993-70D7D3695AB7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6201,50 +7268,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005F65FC"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:link w:val="Nagwek2Znak"/>
     <w:qFormat/>
     <w:rsid w:val="005F65FC"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6465,170 +7536,204 @@
     <w:name w:val="page number"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:rsid w:val="0095778C"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Akapitzlist">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="001E5857"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Pakiet Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Pakiet Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -6737,72 +7842,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8999</Characters>
+  <Pages>6</Pages>
+  <Words>1913</Words>
+  <Characters>11483</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>95</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UMOWA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10478</CharactersWithSpaces>
+  <CharactersWithSpaces>13370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UMOWA</dc:title>
   <dc:subject/>
   <dc:creator>psz</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>