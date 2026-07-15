--- v0 (2026-04-18)
+++ v1 (2026-07-15)
@@ -67,214 +67,244 @@
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9347B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>W dniu _____________ w Warszawie pomiędzy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5082B503" w14:textId="77777777" w:rsidR="008B4146" w:rsidRPr="00D9347B" w:rsidRDefault="008B4146" w:rsidP="00D846D2">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="416710A0" w14:textId="1C8F1353" w:rsidR="008B4146" w:rsidRPr="00E74301" w:rsidRDefault="008B4146" w:rsidP="00D846D2">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D9347B">
+    <w:p w14:paraId="416710A0" w14:textId="1C8F1353" w:rsidR="008B4146" w:rsidRPr="000F3ABD" w:rsidRDefault="008B4146" w:rsidP="00D846D2">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Miastem Stołecznym Warszawa, Plac Bankowy 3/5; 00 – 950 Warszawa, NIP 525-22-48-481 reprezentowanym przez Pana/Panią ________________ - Dyrektora </w:t>
       </w:r>
-      <w:r w:rsidR="00A65C75">
+      <w:r w:rsidR="00A65C75" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00A65C75" w:rsidRPr="000644BC">
+      <w:r w:rsidR="00A65C75" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>pełna nazwa placówki z dokładnym adresem</w:t>
       </w:r>
-      <w:r w:rsidR="00A65C75">
+      <w:r w:rsidR="00A65C75" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:r w:rsidR="00515FB8">
+      <w:r w:rsidR="00515FB8" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A65C75">
+      <w:r w:rsidR="00A65C75" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9347B">
+      <w:r w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">na podstawie pełnomocnictwa Prezydenta m. st. Warszawy z dnia ____ znak _____, zwanego dalej </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9347B">
+      <w:r w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>„Zamawiającym”</w:t>
       </w:r>
-      <w:r w:rsidR="00515FB8">
+      <w:r w:rsidR="00515FB8" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F5B07B" w14:textId="77777777" w:rsidR="00E74301" w:rsidRPr="00D9347B" w:rsidRDefault="00E74301" w:rsidP="00D846D2">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="29F5B07B" w14:textId="77777777" w:rsidR="00E74301" w:rsidRPr="000F3ABD" w:rsidRDefault="00E74301" w:rsidP="00D846D2">
+      <w:pPr>
+        <w:pStyle w:val="Bezodstpw"/>
+        <w:spacing w:line="300" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518016CE" w14:textId="0ED8B0E8" w:rsidR="008B4146" w:rsidRDefault="008B4146" w:rsidP="00D846D2">
+    <w:p w14:paraId="518016CE" w14:textId="37040B03" w:rsidR="008B4146" w:rsidRPr="000F3ABD" w:rsidRDefault="008B4146" w:rsidP="00D846D2">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D9347B">
+      <w:r w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_________ prowadzącym działalność gospodarczą pod firmą _______,</w:t>
       </w:r>
-      <w:r w:rsidR="000A730C">
+      <w:r w:rsidR="000A730C" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D9347B">
+      <w:r w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ul. _______________, wpisanym do Centralnej Ewidencji i Informacji o Działalności Gospodarczej, NIP ______, REGON ___________</w:t>
       </w:r>
-      <w:r w:rsidR="0048146F" w:rsidRPr="00445372">
+      <w:r w:rsidR="0048146F" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidR="00445372">
+      <w:r w:rsidR="00445372" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>odpowiednio</w:t>
       </w:r>
-      <w:r w:rsidR="0048146F" w:rsidRPr="00445372">
+      <w:r w:rsidR="0048146F" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t xml:space="preserve"> dostosować</w:t>
       </w:r>
-      <w:r w:rsidR="0048146F">
+      <w:r w:rsidR="0048146F" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9347B">
-[...5 lines deleted...]
-      <w:r w:rsidR="00952FB3">
+      <w:r w:rsidRPr="000F3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,wpisanym</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3ABD" w:rsidRPr="00720B8F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3ABD" w:rsidRPr="000F3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3ABD" w:rsidRPr="00603BBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Centralnej Ewidencji Organizatorów Turystyki i Przedsiębiorców Ułatwiających Nabywanie Powiązanych Usług Turystyc</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>znych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F3ABD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pod nr ewidencyjnym _________, zwanym dalej </w:t>
+      </w:r>
+      <w:r w:rsidR="00952FB3" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>„Wykonawcą”</w:t>
       </w:r>
-      <w:r w:rsidR="00515FB8">
+      <w:r w:rsidR="00515FB8" w:rsidRPr="000F3ABD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21855E70" w14:textId="031DE30F" w:rsidR="00CA6629" w:rsidRDefault="00CA6629" w:rsidP="00D846D2">
+    <w:p w14:paraId="21855E70" w14:textId="031DE30F" w:rsidR="00CA6629" w:rsidRPr="000F3ABD" w:rsidRDefault="00CA6629" w:rsidP="00D846D2">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6F6FB949" w14:textId="37E50FE0" w:rsidR="00515FB8" w:rsidRPr="00D9347B" w:rsidRDefault="00515FB8" w:rsidP="00D846D2">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>zwan</w:t>
@@ -6232,61 +6262,61 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">ZAMAWIAJĄCY </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C17B5D" w:rsidRPr="00D9347B" w:rsidSect="00D846D2">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1021" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D9000A5" w14:textId="77777777" w:rsidR="00B82935" w:rsidRDefault="00B82935" w:rsidP="00F17CBE">
+    <w:p w14:paraId="055775FA" w14:textId="77777777" w:rsidR="001B6E67" w:rsidRDefault="001B6E67" w:rsidP="00F17CBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A4726CF" w14:textId="77777777" w:rsidR="00B82935" w:rsidRDefault="00B82935" w:rsidP="00F17CBE">
+    <w:p w14:paraId="7E9EBD00" w14:textId="77777777" w:rsidR="001B6E67" w:rsidRDefault="001B6E67" w:rsidP="00F17CBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -6306,98 +6336,98 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="377052398"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="7FE89E18" w14:textId="5F6E8FB7" w:rsidR="00660DCF" w:rsidRDefault="00660DCF">
+      <w:p w14:paraId="7FE89E18" w14:textId="75C4A1DF" w:rsidR="00660DCF" w:rsidRDefault="00660DCF">
         <w:pPr>
           <w:pStyle w:val="Stopka"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="00F316B0">
+        <w:r w:rsidR="00981D04">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="1A05F841" w14:textId="77777777" w:rsidR="00660DCF" w:rsidRDefault="00660DCF">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0120002D" w14:textId="77777777" w:rsidR="00B82935" w:rsidRDefault="00B82935" w:rsidP="00F17CBE">
+    <w:p w14:paraId="441287C7" w14:textId="77777777" w:rsidR="001B6E67" w:rsidRDefault="001B6E67" w:rsidP="00F17CBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="568FB869" w14:textId="77777777" w:rsidR="00B82935" w:rsidRDefault="00B82935" w:rsidP="00F17CBE">
+    <w:p w14:paraId="2993568A" w14:textId="77777777" w:rsidR="001B6E67" w:rsidRDefault="001B6E67" w:rsidP="00F17CBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="748EBE60" w14:textId="2B9C92D9" w:rsidR="00F64799" w:rsidRPr="001D5448" w:rsidRDefault="000A730C" w:rsidP="001D5448">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
@@ -8871,187 +8901,196 @@
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="23">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B4146"/>
     <w:rsid w:val="00022875"/>
     <w:rsid w:val="00037ABD"/>
     <w:rsid w:val="00042692"/>
     <w:rsid w:val="00051520"/>
     <w:rsid w:val="000644BC"/>
     <w:rsid w:val="000A730C"/>
     <w:rsid w:val="000A7A1C"/>
     <w:rsid w:val="000E1905"/>
     <w:rsid w:val="000E5755"/>
     <w:rsid w:val="000E67E1"/>
+    <w:rsid w:val="000F3ABD"/>
     <w:rsid w:val="000F4E0C"/>
     <w:rsid w:val="000F6A02"/>
     <w:rsid w:val="001464A1"/>
     <w:rsid w:val="00171616"/>
     <w:rsid w:val="0018050B"/>
     <w:rsid w:val="001832A9"/>
     <w:rsid w:val="00193996"/>
+    <w:rsid w:val="001B6E67"/>
     <w:rsid w:val="001C294D"/>
     <w:rsid w:val="001D20F5"/>
     <w:rsid w:val="001D3F8D"/>
     <w:rsid w:val="001D5448"/>
     <w:rsid w:val="001D6EBA"/>
     <w:rsid w:val="001E24D7"/>
     <w:rsid w:val="00213DAC"/>
     <w:rsid w:val="00214F1A"/>
     <w:rsid w:val="0021779B"/>
     <w:rsid w:val="00244D95"/>
     <w:rsid w:val="00273FE5"/>
     <w:rsid w:val="002F2F0E"/>
     <w:rsid w:val="002F367B"/>
     <w:rsid w:val="00322834"/>
     <w:rsid w:val="0034624C"/>
     <w:rsid w:val="00372D5D"/>
     <w:rsid w:val="003754E2"/>
     <w:rsid w:val="00395665"/>
     <w:rsid w:val="0039696A"/>
     <w:rsid w:val="003C25D8"/>
     <w:rsid w:val="003C7646"/>
     <w:rsid w:val="004251B6"/>
     <w:rsid w:val="0043531D"/>
     <w:rsid w:val="00445372"/>
     <w:rsid w:val="00464FE4"/>
     <w:rsid w:val="00465B93"/>
     <w:rsid w:val="0048146F"/>
     <w:rsid w:val="00485809"/>
     <w:rsid w:val="004A6DC5"/>
     <w:rsid w:val="004C0159"/>
     <w:rsid w:val="004C1EAD"/>
+    <w:rsid w:val="004F7E61"/>
     <w:rsid w:val="00515FB8"/>
     <w:rsid w:val="00540DE8"/>
     <w:rsid w:val="0055670F"/>
     <w:rsid w:val="00560A23"/>
     <w:rsid w:val="0058275B"/>
     <w:rsid w:val="00597D20"/>
     <w:rsid w:val="005C4CA0"/>
+    <w:rsid w:val="00603BBC"/>
     <w:rsid w:val="00604F4E"/>
     <w:rsid w:val="00636ECA"/>
     <w:rsid w:val="00660DCF"/>
     <w:rsid w:val="00671893"/>
     <w:rsid w:val="00671D3A"/>
     <w:rsid w:val="00694341"/>
     <w:rsid w:val="006C5E46"/>
     <w:rsid w:val="006E5DD8"/>
     <w:rsid w:val="006F382C"/>
     <w:rsid w:val="00755437"/>
     <w:rsid w:val="00760E06"/>
     <w:rsid w:val="0076262E"/>
     <w:rsid w:val="00780260"/>
     <w:rsid w:val="00785499"/>
     <w:rsid w:val="00785878"/>
     <w:rsid w:val="0079785C"/>
     <w:rsid w:val="007C00AD"/>
     <w:rsid w:val="00872B75"/>
     <w:rsid w:val="0087712C"/>
     <w:rsid w:val="00890121"/>
     <w:rsid w:val="008B4146"/>
     <w:rsid w:val="008C0B8B"/>
     <w:rsid w:val="008D5D2E"/>
     <w:rsid w:val="00900581"/>
     <w:rsid w:val="00914B57"/>
+    <w:rsid w:val="00916190"/>
     <w:rsid w:val="00935674"/>
     <w:rsid w:val="00952FB3"/>
+    <w:rsid w:val="00981D04"/>
     <w:rsid w:val="00994D55"/>
     <w:rsid w:val="00997853"/>
     <w:rsid w:val="009D330B"/>
     <w:rsid w:val="00A05560"/>
     <w:rsid w:val="00A23FCE"/>
     <w:rsid w:val="00A32C0B"/>
     <w:rsid w:val="00A36C47"/>
     <w:rsid w:val="00A65C75"/>
     <w:rsid w:val="00A73CE8"/>
     <w:rsid w:val="00A80BD9"/>
     <w:rsid w:val="00A92042"/>
     <w:rsid w:val="00AB5EFD"/>
     <w:rsid w:val="00AE03FD"/>
     <w:rsid w:val="00B01A0B"/>
     <w:rsid w:val="00B316D0"/>
     <w:rsid w:val="00B40221"/>
+    <w:rsid w:val="00B418DB"/>
     <w:rsid w:val="00B4431C"/>
     <w:rsid w:val="00B73E97"/>
     <w:rsid w:val="00B76B3F"/>
     <w:rsid w:val="00B77FF8"/>
     <w:rsid w:val="00B82134"/>
     <w:rsid w:val="00B82935"/>
     <w:rsid w:val="00B93074"/>
     <w:rsid w:val="00BC21DA"/>
     <w:rsid w:val="00BC39DF"/>
     <w:rsid w:val="00C11680"/>
     <w:rsid w:val="00C1477D"/>
     <w:rsid w:val="00C17B5D"/>
     <w:rsid w:val="00C55F95"/>
     <w:rsid w:val="00C81DC2"/>
     <w:rsid w:val="00C8343D"/>
     <w:rsid w:val="00CA6629"/>
+    <w:rsid w:val="00D316DA"/>
     <w:rsid w:val="00D33E41"/>
     <w:rsid w:val="00D722AD"/>
     <w:rsid w:val="00D846D2"/>
     <w:rsid w:val="00D9347B"/>
     <w:rsid w:val="00D97AEC"/>
     <w:rsid w:val="00DA3910"/>
     <w:rsid w:val="00DA4161"/>
     <w:rsid w:val="00DC26AB"/>
     <w:rsid w:val="00DC52E0"/>
     <w:rsid w:val="00DD7761"/>
     <w:rsid w:val="00DE3F60"/>
     <w:rsid w:val="00E01951"/>
     <w:rsid w:val="00E1383F"/>
     <w:rsid w:val="00E74301"/>
     <w:rsid w:val="00E77B0C"/>
     <w:rsid w:val="00E877A6"/>
     <w:rsid w:val="00E9041C"/>
     <w:rsid w:val="00EB2EA6"/>
     <w:rsid w:val="00EB4709"/>
     <w:rsid w:val="00EE4697"/>
     <w:rsid w:val="00EE5628"/>
     <w:rsid w:val="00EE6261"/>
     <w:rsid w:val="00F03F89"/>
     <w:rsid w:val="00F06017"/>
     <w:rsid w:val="00F17CBE"/>
@@ -10045,70 +10084,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>3437</Words>
-  <Characters>20628</Characters>
+  <Words>3444</Words>
+  <Characters>20667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>171</Lines>
+  <Lines>172</Lines>
   <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24017</CharactersWithSpaces>
+  <CharactersWithSpaces>24063</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Przemysław Szramowski</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>