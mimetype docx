--- v0 (2026-05-20)
+++ v1 (2026-07-15)
@@ -1,46 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="3B56D586" w14:textId="14B15F7F" w:rsidR="00134966" w:rsidRPr="00886D64" w:rsidRDefault="00134966" w:rsidP="00886D64">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3024"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -112,190 +110,264 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146A93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W dniu ______________ w Warszawie pomiędzy:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="407C2780" w14:textId="77777777" w:rsidR="00134966" w:rsidRPr="00146A93" w:rsidRDefault="00134966" w:rsidP="00886D64">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B2EDFDE" w14:textId="77777777" w:rsidR="00146A93" w:rsidRPr="00146A93" w:rsidRDefault="00146A93" w:rsidP="00886D64">
+    <w:p w14:paraId="3B2EDFDE" w14:textId="77777777" w:rsidR="00146A93" w:rsidRPr="00FA255A" w:rsidRDefault="00146A93" w:rsidP="00886D64">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00146A93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Miastem Stołecznym Warszawa, Plac Bankowy 3/5; 00 – 950 Warszawa,</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00146A93">
+        <w:t xml:space="preserve">Miastem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA255A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Stołecznym Warszawa, Plac Bankowy 3/5; 00 – 950 Warszawa, NIP 525-22-48-481 reprezentowanym przez Pana/Panią ________________ - Dyrektora [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>pełna nazwa placówki z dokładnym adresem</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">] , na podstawie pełnomocnictwa Prezydenta m. st. Warszawy z dnia ____ znak _____, zwanego dalej </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„Zamawiającym”,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BE59B17" w14:textId="71D2B321" w:rsidR="007D2366" w:rsidRPr="00146A93" w:rsidRDefault="007D2366" w:rsidP="00886D64">
+    <w:p w14:paraId="2BE59B17" w14:textId="71D2B321" w:rsidR="007D2366" w:rsidRPr="00FA255A" w:rsidRDefault="007D2366" w:rsidP="00886D64">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB03B59" w14:textId="0DCC1DFA" w:rsidR="007D2366" w:rsidRPr="00146A93" w:rsidRDefault="00146A93" w:rsidP="00146A93">
+    <w:p w14:paraId="7CB03B59" w14:textId="5375CCC8" w:rsidR="007D2366" w:rsidRPr="00146A93" w:rsidRDefault="00146A93" w:rsidP="00146A93">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________ prowadzącym działalność gospodarczą pod firmą _______,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>ul. _______________, wpisanym do Centralnej Ewidencji i Informacji o Działalności Gospodarczej, NIP ______, REGON ___________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>odpowiednio dostosować</w:t>
       </w:r>
-      <w:r w:rsidRPr="00146A93">
+      <w:r w:rsidRPr="00FA255A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00146A93">
-[...5 lines deleted...]
-        <w:t xml:space="preserve">,wpisanym do Centralnej Ewidencji Organizatorów Turystyki i Pośredników Turystycznych pod nr ewidencyjnym _________, zwanym dalej </w:t>
+      <w:r w:rsidRPr="00FA255A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,wpisanym </w:t>
+      </w:r>
+      <w:r w:rsidR="00B35AE1" w:rsidRPr="00FA255A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00B35AE1" w:rsidRPr="008844D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>Centraln</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA255A" w:rsidRPr="008844D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ej</w:t>
+        </w:r>
+        <w:r w:rsidR="00B35AE1" w:rsidRPr="008844D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Ewidencj</w:t>
+        </w:r>
+        <w:r w:rsidR="00FA255A" w:rsidRPr="008844D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:r w:rsidR="00B35AE1" w:rsidRPr="008844D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Organizatorów Tur</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:r w:rsidR="00B35AE1" w:rsidRPr="008844D9">
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ystyki i Przedsiębiorców Ułatwiających Nabywanie Powiązanych Usług Turystycznych</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00FA255A" w:rsidRPr="008844D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008844D9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pod nr ewidencyjnym _________, zwanym dalej </w:t>
       </w:r>
       <w:r w:rsidRPr="00146A93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„Wykonawcą”,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4353C21C" w14:textId="77777777" w:rsidR="00146A93" w:rsidRDefault="00146A93" w:rsidP="00146A93">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B592C2C" w14:textId="3364F690" w:rsidR="00146A93" w:rsidRPr="00146A93" w:rsidRDefault="00146A93" w:rsidP="00146A93">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
@@ -1610,91 +1682,51 @@
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strony zgodnie oświadczają, że </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>faktury będą wystawiane i odbierane za pośrednictwem Krajowego Systemu e-Faktur (</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">faktury będą wystawiane i odbierane za pośrednictwem Krajowego Systemu e-Faktur (KSeF), zgodnie z obowiązującymi przepisami prawa. Za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF, </w:t>
       </w:r>
       <w:r w:rsidR="009A5E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">z zastrzeżeniem ust. </w:t>
       </w:r>
       <w:r w:rsidR="00690A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1712,273 +1744,113 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="54FBBB0D" w14:textId="551C6C60" w:rsidR="001A1418" w:rsidRPr="001A1418" w:rsidRDefault="001A1418" w:rsidP="00CF3DFF">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">W przypadku awarii </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">W przypadku awarii KSeF, faktury będą tymczasowo przesyłane w formie elektronicznej (PDF) za pośrednictwem poczty elektronicznej na adres e-mail: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00426E1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>…………………………..</w:t>
+      </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>KSeF</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> do czasu uzyskania dostępu do KSeF. Za dzień doręczenia faktury </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC0340">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wystawionej w czasie trwania awarii KSeF </w:t>
+      </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, faktury będą tymczasowo przesyłane w formie elektronicznej (PDF) za pośrednictwem poczty elektronicznej na adres e-mail: </w:t>
-[...116 lines deleted...]
-        <w:t xml:space="preserve"> faktury wystawionej w czasie trwania awarii nie skutkuje rozpoczęciem biegu terminu płatności. </w:t>
+        <w:t xml:space="preserve">uznaje się faktyczny dzień odebrania tej faktury przez Zamawiającego potwierdzony w sposób automatyczny w momencie wpływu wiadomości na skrzynkę poczty elektronicznej albo dzień przydzielenia jej numeru w KSeF, w zależności, które z tych zdarzeń nastąpiło wcześniej. Doręczenie w KSeF faktury wystawionej w czasie trwania awarii nie skutkuje rozpoczęciem biegu terminu płatności. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5843CFCB" w14:textId="73FA5175" w:rsidR="001A1418" w:rsidRPr="001A1418" w:rsidRDefault="001A1418" w:rsidP="008165CC">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">W przypadku niedostępności </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> należy rozumieć zarówno niedostępność, o której stanowi przepis art. 106ne ust. 4 ustawy o podatku od towarów i usług, a także tryb offline24, o którym stanowią przepisy art. 106nda </w:t>
+        <w:t xml:space="preserve">W przypadku niedostępności KSeF za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF – przez tryb niedostępności KSeF należy rozumieć zarówno niedostępność, o której stanowi przepis art. 106ne ust. 4 ustawy o podatku od towarów i usług, a także tryb offline24, o którym stanowią przepisy art. 106nda </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">ust. 1 i 2 ustawy o podatku od towarów i usług. </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie 21 dni liczonym od pierwszego dnia roboczego po dniu jej doręczenia zgodnie z ust. </w:t>
       </w:r>
       <w:r w:rsidR="009A5E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2017,69 +1889,51 @@
         </w:rPr>
         <w:t>…………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C877211" w14:textId="6D1766A8" w:rsidR="001A1418" w:rsidRPr="001A1418" w:rsidRDefault="001A1418" w:rsidP="008165CC">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">W przypadku faktury wystawionej w czasie awarii </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie określonym w ust.</w:t>
+        <w:t>W przypadku faktury wystawionej w czasie awarii KSeF zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie określonym w ust.</w:t>
       </w:r>
       <w:r w:rsidR="00F35F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> liczonym od pierwszego dnia roboczego po dniu potwierdzenia otrzymania wiadomości zawierającej fakturę w formacie pliku PDF na adres e-mail wskazany w ust.</w:t>
       </w:r>
       <w:r w:rsidR="00F35F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 11</w:t>
       </w:r>
@@ -2148,162 +2002,108 @@
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> w terminie 3 dni </w:t>
       </w:r>
       <w:r w:rsidR="00F35F6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">roboczych </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">od daty wystawienia faktury w </w:t>
-[...17 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>od daty wystawienia faktury w KSeF.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C34FC29" w14:textId="77777777" w:rsidR="001A1418" w:rsidRPr="001A1418" w:rsidRDefault="001A1418" w:rsidP="008165CC">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zamawiający zastrzega, że płatność nastąpi na podstawie prawidłowo wystawionej faktury. Za prawidłowo wystawioną uznaje się fakturę:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BA84E4" w14:textId="20C8D57B" w:rsidR="001A1418" w:rsidRPr="001A1418" w:rsidRDefault="001A1418" w:rsidP="00690A7D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy31"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="562"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">wystawioną w </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">wystawioną w KSeF (z wyjątkiem przypadków, kiedy faktura wystawiona jest </w:t>
+      </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>KSeF</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">w czasie awarii </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">), gdzie w zakresie prawidłowego określenia nabywcy </w:t>
+        <w:t xml:space="preserve">w czasie awarii KSeF), gdzie w zakresie prawidłowego określenia nabywcy </w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>w polu „Podmiot2” w pozycji „JST” wpisano „1” oraz w polu „Podmiot inny/Podmiot3” wpisano NIP placówki oświatowej oraz w polu „ROLA” wpisano „8” - JST odbiorca;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3988EA0F" w14:textId="10404EDF" w:rsidR="001A1418" w:rsidRPr="001A1418" w:rsidRDefault="001A1418" w:rsidP="00690A7D">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy31"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="562"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2381,69 +2181,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DEF9766" w14:textId="089A5439" w:rsidR="001A1418" w:rsidRPr="001A1418" w:rsidRDefault="001A1418" w:rsidP="008165CC">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowy31"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Załączniki, które nie mogą zgodnie z obowiązującymi przepisami stanowić załącznika do faktury wystawionej w </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">, należy przesłać w formie elektronicznej w formacie pliku PDF  za pośrednictwem poczty elektronicznej na adres e-mail wskazany w ust. </w:t>
+        <w:t xml:space="preserve">Załączniki, które nie mogą zgodnie z obowiązującymi przepisami stanowić załącznika do faktury wystawionej w KSeF, należy przesłać w formie elektronicznej w formacie pliku PDF  za pośrednictwem poczty elektronicznej na adres e-mail wskazany w ust. </w:t>
       </w:r>
       <w:r w:rsidR="00690A7D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r w:rsidRPr="001A1418">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> w terminie do 3 dni roboczych od otrzymania faktury, o którym mowa w ust. </w:t>
       </w:r>
       <w:r w:rsidR="00770475">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
@@ -4774,87 +4556,73 @@
           <w:tab w:val="left" w:pos="423"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="736"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01D1A266" w14:textId="77777777" w:rsidR="003A748B" w:rsidRPr="00886D64" w:rsidRDefault="003A748B" w:rsidP="00886D64">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="003A748B" w:rsidRPr="00886D64" w:rsidSect="00F10AD8">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="709" w:footer="40" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3055B64B" w14:textId="77777777" w:rsidR="00AD1060" w:rsidRDefault="00AD1060">
+    <w:p w14:paraId="2B020FB6" w14:textId="77777777" w:rsidR="009B624F" w:rsidRDefault="009B624F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0AA52183" w14:textId="77777777" w:rsidR="00AD1060" w:rsidRDefault="00AD1060">
+    <w:p w14:paraId="672C7CE4" w14:textId="77777777" w:rsidR="009B624F" w:rsidRDefault="009B624F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4877,56 +4645,56 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Black">
     <w:panose1 w:val="020B0A04020102020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="Yu Gothic UI"/>
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
@@ -4952,189 +4720,189 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="1138309868"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="7FD54319" w14:textId="329BE09D" w:rsidR="00F10AD8" w:rsidRPr="00F10AD8" w:rsidRDefault="00F10AD8">
+          <w:p w14:paraId="7FD54319" w14:textId="1B259429" w:rsidR="00F10AD8" w:rsidRPr="00F10AD8" w:rsidRDefault="00F10AD8">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Strona </w:t>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BC6605">
+            <w:r w:rsidR="008844D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00BC6605">
+            <w:r w:rsidR="008844D9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00F10AD8">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="10A6D60D" w14:textId="77777777" w:rsidR="009D288D" w:rsidRDefault="009D288D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66A67A70" w14:textId="77777777" w:rsidR="00AD1060" w:rsidRDefault="00AD1060">
+    <w:p w14:paraId="38929462" w14:textId="77777777" w:rsidR="009B624F" w:rsidRDefault="009B624F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66D1B600" w14:textId="77777777" w:rsidR="00AD1060" w:rsidRDefault="00AD1060">
+    <w:p w14:paraId="186A1E40" w14:textId="77777777" w:rsidR="009B624F" w:rsidRDefault="009B624F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="03B98CE6" w14:textId="7ED7077F" w:rsidR="00F433C9" w:rsidRPr="00F433C9" w:rsidRDefault="00F433C9" w:rsidP="00F433C9">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F433C9">
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
@@ -9504,50 +9272,51 @@
   <w:num w:numId="38">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="39">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:defaultTableStyle w:val="Normalny"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -9570,93 +9339,103 @@
     <w:rsid w:val="001C048B"/>
     <w:rsid w:val="001C70C0"/>
     <w:rsid w:val="001D4549"/>
     <w:rsid w:val="0020305D"/>
     <w:rsid w:val="00256808"/>
     <w:rsid w:val="0029551D"/>
     <w:rsid w:val="002D09EB"/>
     <w:rsid w:val="002F0649"/>
     <w:rsid w:val="00301AB2"/>
     <w:rsid w:val="003133C8"/>
     <w:rsid w:val="00372AFA"/>
     <w:rsid w:val="00394778"/>
     <w:rsid w:val="003A748B"/>
     <w:rsid w:val="00426E1E"/>
     <w:rsid w:val="004400F2"/>
     <w:rsid w:val="00527FDA"/>
     <w:rsid w:val="005A286F"/>
     <w:rsid w:val="005A3FDB"/>
     <w:rsid w:val="005C54B6"/>
     <w:rsid w:val="005C5CF7"/>
     <w:rsid w:val="00647D39"/>
     <w:rsid w:val="00690A7D"/>
     <w:rsid w:val="006A3DEE"/>
     <w:rsid w:val="006A61C1"/>
     <w:rsid w:val="006D5AAD"/>
+    <w:rsid w:val="006E379D"/>
     <w:rsid w:val="00770475"/>
     <w:rsid w:val="007768C3"/>
     <w:rsid w:val="007A607A"/>
     <w:rsid w:val="007D2366"/>
     <w:rsid w:val="007F297F"/>
     <w:rsid w:val="008165CC"/>
     <w:rsid w:val="008307B9"/>
+    <w:rsid w:val="008844D9"/>
     <w:rsid w:val="00886D64"/>
     <w:rsid w:val="00895BCF"/>
     <w:rsid w:val="008A0CBE"/>
     <w:rsid w:val="008D28BB"/>
     <w:rsid w:val="008E67AF"/>
     <w:rsid w:val="00950645"/>
+    <w:rsid w:val="00954AC8"/>
     <w:rsid w:val="009A5E08"/>
     <w:rsid w:val="009B2644"/>
+    <w:rsid w:val="009B624F"/>
     <w:rsid w:val="009B7A76"/>
     <w:rsid w:val="009C5AB6"/>
     <w:rsid w:val="009C7204"/>
     <w:rsid w:val="009D288D"/>
     <w:rsid w:val="009D67BC"/>
     <w:rsid w:val="009E3E5A"/>
     <w:rsid w:val="00A1449B"/>
     <w:rsid w:val="00A15852"/>
     <w:rsid w:val="00A723FD"/>
+    <w:rsid w:val="00A844AD"/>
+    <w:rsid w:val="00AA2A5C"/>
     <w:rsid w:val="00AA608A"/>
     <w:rsid w:val="00AC0340"/>
     <w:rsid w:val="00AD1060"/>
     <w:rsid w:val="00B134F2"/>
+    <w:rsid w:val="00B35AE1"/>
     <w:rsid w:val="00B53BBD"/>
     <w:rsid w:val="00BB2466"/>
     <w:rsid w:val="00BC6605"/>
     <w:rsid w:val="00C054C8"/>
     <w:rsid w:val="00CF3DFF"/>
     <w:rsid w:val="00D0077D"/>
     <w:rsid w:val="00D6509B"/>
     <w:rsid w:val="00D92C08"/>
     <w:rsid w:val="00DF7AD2"/>
+    <w:rsid w:val="00E549C7"/>
     <w:rsid w:val="00E93BEA"/>
     <w:rsid w:val="00E962CD"/>
     <w:rsid w:val="00EC01D7"/>
+    <w:rsid w:val="00ED03F2"/>
     <w:rsid w:val="00F10AD8"/>
     <w:rsid w:val="00F35F6E"/>
     <w:rsid w:val="00F433C9"/>
+    <w:rsid w:val="00FA255A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -10766,51 +10545,51 @@
   <w:style w:type="paragraph" w:styleId="Poprawka">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00301AB2"/>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ewidencja.ufg.pl/ewidencja/obywatel/wyszukiwanie" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -11039,81 +10818,81 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC3EBBB5-58E8-41D7-90F0-83030AA3D7BE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA4D119F-B1F9-429E-A3DC-F9A152B30296}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2103</Words>
-  <Characters>12621</Characters>
+  <Words>2120</Words>
+  <Characters>12721</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>105</Lines>
+  <Lines>106</Lines>
   <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Kierunek :  LITWA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14695</CharactersWithSpaces>
+  <CharactersWithSpaces>14812</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Kierunek :  LITWA</dc:title>
   <dc:subject/>
   <dc:creator>katarzyna zawada</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>