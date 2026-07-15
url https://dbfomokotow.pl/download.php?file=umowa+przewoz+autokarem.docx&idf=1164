--- v0 (2026-05-20)
+++ v1 (2026-07-15)
@@ -5,165 +5,165 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
+    <w:p w14:paraId="7BB8D5FA" w14:textId="77777777" w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UMOWA</w:t>
       </w:r>
       <w:r w:rsidR="000310F4" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A54BAA" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>o świadczenie usługi przewozu nr ____________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
+    <w:p w14:paraId="7CF5C9B6" w14:textId="77777777" w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007801AB" w:rsidRPr="002723B4" w:rsidRDefault="00A54BAA" w:rsidP="002723B4">
+    <w:p w14:paraId="7C483417" w14:textId="77777777" w:rsidR="007801AB" w:rsidRPr="002723B4" w:rsidRDefault="00A54BAA" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W dniu __________ w</w:t>
       </w:r>
       <w:r w:rsidR="00213B79" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Warszawie pomiędzy:</w:t>
       </w:r>
       <w:r w:rsidR="00B83A83" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007801AB" w:rsidRPr="002723B4" w:rsidRDefault="007801AB" w:rsidP="002723B4">
+    <w:p w14:paraId="790342A0" w14:textId="77777777" w:rsidR="007801AB" w:rsidRPr="002723B4" w:rsidRDefault="007801AB" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F237D" w:rsidRPr="00E74301" w:rsidRDefault="007F237D" w:rsidP="007F237D">
+    <w:p w14:paraId="0D1FE01A" w14:textId="77777777" w:rsidR="007F237D" w:rsidRPr="00E74301" w:rsidRDefault="007F237D" w:rsidP="007F237D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9347B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Miastem Stołecznym Warszawa, Plac Bankowy 3/5; 00 – 950 Warszawa, NIP 525-22-48-481 reprezentowanym przez Pana/Panią ________________ - Dyrektora </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="000644BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="green"/>
         </w:rPr>
@@ -174,353 +174,403 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">] , </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9347B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">na podstawie pełnomocnictwa Prezydenta m. st. Warszawy z dnia ____ znak _____, zwanego dalej </w:t>
       </w:r>
       <w:r w:rsidRPr="00D9347B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>„Zamawiającym”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F237D" w:rsidRPr="00D9347B" w:rsidRDefault="007F237D" w:rsidP="007F237D">
+    <w:p w14:paraId="1AE4EF2F" w14:textId="77777777" w:rsidR="007F237D" w:rsidRPr="00D9347B" w:rsidRDefault="007F237D" w:rsidP="007F237D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F237D" w:rsidRDefault="007F237D" w:rsidP="007F237D">
+    <w:p w14:paraId="5BB89838" w14:textId="3FC34B1B" w:rsidR="007F237D" w:rsidRPr="00DE1513" w:rsidRDefault="007F237D" w:rsidP="007F237D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D9347B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_________ prowadzącym działalność gospodarczą pod firmą _______,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00D9347B">
+      <w:r w:rsidRPr="00DE1513">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ul. _______________, wpisanym do Centralnej Ewidencji i Informacji o Działalności Gospodarczej, NIP ______, REGON ___________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00445372">
+      <w:r w:rsidRPr="00DE1513">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="green"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00DE1513">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:highlight w:val="green"/>
         </w:rPr>
-        <w:t>odpowiednio</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00445372">
+        <w:t>odpowiednio dostosować</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1513">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:highlight w:val="green"/>
-[...6 lines deleted...]
-          <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D9347B">
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidRPr="00DE1513">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,wpisanym do</w:t>
+      </w:r>
+      <w:r w:rsidR="001740A3" w:rsidRPr="00980E7E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="001740A3" w:rsidRPr="0024261D">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>Centraln</w:t>
+        </w:r>
+        <w:r w:rsidR="00DE1513" w:rsidRPr="0024261D">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>ej</w:t>
+        </w:r>
+        <w:r w:rsidR="001740A3" w:rsidRPr="0024261D">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Ewidencj</w:t>
+        </w:r>
+        <w:r w:rsidR="00DE1513" w:rsidRPr="0024261D">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>i</w:t>
+        </w:r>
+        <w:r w:rsidR="001740A3" w:rsidRPr="0024261D">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Organizatorów Turystyki i Przedsiębiorców Ułatwiający</w:t>
+        </w:r>
+        <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+        <w:bookmarkEnd w:id="0"/>
+        <w:r w:rsidR="001740A3" w:rsidRPr="0024261D">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:color w:val="auto"/>
+            <w:u w:val="none"/>
+          </w:rPr>
+          <w:t>ch Nabywanie Powiązanych Usług Turystycznych</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00DE1513">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pod nr ewidencyjnym _________, zwanym dalej </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DE1513">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>„Wykonawcą”,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F237D" w:rsidRDefault="007F237D" w:rsidP="007F237D">
+    <w:p w14:paraId="53B47462" w14:textId="77777777" w:rsidR="007F237D" w:rsidRPr="00DE1513" w:rsidRDefault="007F237D" w:rsidP="007F237D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F237D" w:rsidRPr="00D9347B" w:rsidRDefault="007F237D" w:rsidP="007F237D">
+    <w:p w14:paraId="4CE1BDD9" w14:textId="77777777" w:rsidR="007F237D" w:rsidRPr="00DE1513" w:rsidRDefault="007F237D" w:rsidP="007F237D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00DE1513">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>zwanymi dalej  łącznie „Stronami”,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F237D" w:rsidRDefault="007F237D" w:rsidP="007F237D">
+    <w:p w14:paraId="0B3D1D67" w14:textId="77777777" w:rsidR="007F237D" w:rsidRPr="00DE1513" w:rsidRDefault="007F237D" w:rsidP="007F237D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D9347B">
-[...18 lines deleted...]
-    <w:p w:rsidR="00EE41DD" w:rsidRPr="00D9347B" w:rsidRDefault="00EE41DD" w:rsidP="007F237D">
+      <w:r w:rsidRPr="00DE1513">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>została zawarta Umowa o następującej treści:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="429DBDA7" w14:textId="77777777" w:rsidR="00EE41DD" w:rsidRPr="00D9347B" w:rsidRDefault="00EE41DD" w:rsidP="007F237D">
       <w:pPr>
         <w:pStyle w:val="Bezodstpw"/>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00EE41DD" w:rsidP="00EE41DD">
+    <w:p w14:paraId="38818337" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00EE41DD" w:rsidP="00EE41DD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EE41DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Umowa została zawarta poniżej kwoty wynikającej z art. 2 ust. 1 pkt 1 ustawy z dnia </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE41DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">11 września 2019 r. - Prawo zamówień publicznych, wobec czego umowa nie podlega przepisom </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00EE41DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ww. ustawy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="5B939CC3" w14:textId="77777777" w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="48F1BF21" w14:textId="77777777" w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Przedmiot umowy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
+    <w:p w14:paraId="7D3E2A1A" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Przedmiotem umowy </w:t>
       </w:r>
       <w:r w:rsidR="00B1431E" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>jest wykonanie przez Wykonawcę na rzecz Zamawiającego przewozu osób na trasie _______________________________________, zwanego dalej „</w:t>
       </w:r>
       <w:r w:rsidR="00B1431E" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Przewozem</w:t>
       </w:r>
       <w:r w:rsidR="00B1431E" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="54E234D6" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Przewóz zorganizowany jest dla uczniów (_____ osób w wieku _____) i opiekunów </w:t>
       </w:r>
       <w:r w:rsidR="002723B4">
@@ -535,172 +585,172 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(___ pełnoletnich osób) </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>nazwa szkoły</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> w Warszawie w dniach _________________. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="0511C64B" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Szczegółowy plan wycieczki organizowanej przez Zamawiającego, z wykazem dokładnych adresów docelowych punktów w ramach wycieczki, określa </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>załącznik nr 1</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> do Umowy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A60F02" w:rsidRPr="002723B4" w:rsidRDefault="00A60F02" w:rsidP="002723B4">
+    <w:p w14:paraId="15F0E8D7" w14:textId="77777777" w:rsidR="00A60F02" w:rsidRPr="002723B4" w:rsidRDefault="00A60F02" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A60F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zamawiający oświadcza, iż Impreza Turystyczna jest wycieczką  w rozumieniu przepisów rozporządzenia Ministra Edukacji Narodowej i Sportu z dnia 25 maja 2018 r. w sprawie warunków i sposobu organizowania przez publiczne przedszkola, szkoły i placówki krajoznawstwa i turystyki i Zamawiający ma bezwzględny obowiązek stosowania przepisów ww. aktu prawnego, co Wykonawca przyjmuje do wiadomości.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="56213F6B" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="548AD85E" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ustalenia szczegółowe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="6D9B6896" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Strony ustalają, iż autokar zostanie podstawiony w miejscu: ____________</w:t>
@@ -738,51 +788,51 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">od godz. _____, zaś planowany odjazd został </w:t>
       </w:r>
       <w:r w:rsidR="00A60F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ustalony</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na godz. ____. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="7E08258B" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -803,79 +853,79 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">________, </w:t>
       </w:r>
       <w:r w:rsidR="00761B73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">godz. ________. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
+    <w:p w14:paraId="19954ACC" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strony ustalają, iż limit kilometrów związany z realizacją Przewozu nie przekroczy ____ km. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
+    <w:p w14:paraId="0F632CFC" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zamawiający zastrzega, iż przed odjazdem Autokaru, jest uprawniony do zbadania stanu technicznego Autokaru przez odpowiednie służby, w miejscu wskazanym w ust. 1. W przypa</w:t>
@@ -895,147 +945,147 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> na przegląd techniczny w warsztacie, </w:t>
       </w:r>
       <w:r w:rsidR="00C0085C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonawca</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ponosi z tego tytułu odpowiednie koszty, odpowiadające wartości wykonanej usługi sprawdzenia pojazdu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF72EF" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
+    <w:p w14:paraId="6AC16DDA" w14:textId="77777777" w:rsidR="00CF72EF" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="19A027C7" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="3022C021" w14:textId="77777777" w:rsidR="00B1431E" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obowiązki Wykonawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="40318CBA" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonawca zobowiązuje się, iż Autokar:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="47F09423" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie zawierał </w:t>
@@ -1047,256 +1097,256 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> miejsc siedzących z pasami bezpieczeństwa, względnie fotelikami zgodnie z przepisami prawa uwzględniającego wiek uczestników </w:t>
       </w:r>
       <w:r w:rsidR="00253F1D" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wycieczki; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00E73146" w:rsidP="002723B4">
+    <w:p w14:paraId="736FD103" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00E73146" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> będzie sprawny technicznie</w:t>
       </w:r>
       <w:r w:rsidR="00B1431E" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> oraz posiadał aktualne badania techniczne;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="23B2592D" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie wyposażony w sanitariaty, klimatyzację oraz </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1E74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_____;</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="0C13DB35" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie odpowiedniej klasy turystycznej odpowiadającej rodzajowi przejazdu; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="70CD3B25" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">będzie prowadzony przez kierowców posiadających odpowiednie uprawnienia oraz w sposób zgodny z czasem pracy kierowców regulowanym odpowiednimi przepisami prawa. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
+    <w:p w14:paraId="0C62F1CE" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonawca oświadcza, iż posiada niezbędną wiedzę, doświadczenie oraz umiejętności niezbędne do prawidłowego wykonania usługi Prz</w:t>
       </w:r>
       <w:r w:rsidR="00CF72EF" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ewozu, zaś usługa zostanie zrealizowana przez osoby posiadające odpowiednie uprawnienia do kierowania Autokaru oraz zapewniającego bezpieczeństwo przejazdu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="4AE32CF3" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca oświadcza, iż posiada wszelkie uprawnienia do wykonywania odpłatnego transportu drogowego zgodnie z ustawą z dnia 6 września 2001 r. o transporcie drogowym. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="08403A33" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca oświadcza, iż posiada ważne zezwolenie na wykonywanie zawodu przewoźnika drogowego w zakresie osób o nr </w:t>
@@ -1318,97 +1368,97 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> wydane przez </w:t>
       </w:r>
       <w:r w:rsidRPr="005D1E74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_______.</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
+    <w:p w14:paraId="23057ACA" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca zobowiązuje się do sprawdzenia przez rozpoczęciem Przewozu trasy przejazdu, miejsca przeznaczenia </w:t>
       </w:r>
       <w:r w:rsidR="005E096C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">pod kątem zaparkowania Autokaru </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">i ewentualnych objazdów. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="24445D11" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wszelkie koszty związane z korzystaniem z </w:t>
@@ -1429,51 +1479,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, w tym koszt paliwa, winiety, opłaty za przejazd autostradą, mandaty, opłaty parkingowe, opłaty za wjazd do danej strefy, ponosi Wykonawca w ramach wynagrodzenia, o którym mowa w § </w:t>
       </w:r>
       <w:r w:rsidR="00253F1D" w:rsidRPr="005D1E74">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Umowy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="6DB32C2A" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">W przypadku awarii </w:t>
@@ -1493,51 +1543,51 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> lub innej sytuacji, w której korzystanie z </w:t>
       </w:r>
       <w:r w:rsidR="00253F1D" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Autokaru</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> jest niemożliwe, Wykonawca zobowiązuje się do niezwłocznego (nie później niż w ciągu 2 godzin) zapewnienia zastępczego środka transportu o tym samym standardzie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00767E52" w:rsidP="002723B4">
+    <w:p w14:paraId="0DB2430B" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00767E52" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Przewożeni</w:t>
@@ -1594,115 +1644,115 @@
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>utokarze. Wszelkie zdarzenia losowe, powodujące jakiekolwiek sz</w:t>
       </w:r>
       <w:r w:rsidR="00253F1D" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>kody powstałe poza A</w:t>
       </w:r>
       <w:r w:rsidR="00B1431E" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">utokarem, nie są objęte ubezpieczeniem od odpowiedzialności cywilnej przewoźnika. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
+    <w:p w14:paraId="0AC2B32C" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00B1431E" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca ponosi odpowiedzialność związaną z naprawieniem szkody wynikającej z wypadków lub wszelkiego rodzaju zdarzeń wynikłych w czasie wykonywania </w:t>
       </w:r>
       <w:r w:rsidR="005E096C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Przewozu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00A8016C" w:rsidP="002723B4">
+    <w:p w14:paraId="6A605EF9" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00A8016C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonawca bierze na siebie odpowiedzialność zrekompensowania szkód wynikających                         z wypadków lub wszelkiego rodzaju zdarzeń wynikłych w czasie wykonywania usługi. Wykonawca przedkłada kopię zawartej polisy OC w zakresie prowadzonej działalności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00835002" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
+    <w:p w14:paraId="0E2854F2" w14:textId="77777777" w:rsidR="00835002" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca zobowiązuje się do wykonywania </w:t>
       </w:r>
@@ -1749,341 +1799,341 @@
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">umowy </w:t>
       </w:r>
       <w:r w:rsidR="003A41A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>z należytą starannością i dokładnością.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="3C4F7D43" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca zobowiązany jest do zapewnienia paliwa w ilości niezbędnej do zrealizowania Przewozu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="003A41A6" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
+    <w:p w14:paraId="508559C4" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="003A41A6" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonawca zobowiązuje się do zapewnienia odpowiedniej ilości kierowców na trasie przejazdu, uwzględniając czas pracy kierowców zgodnie z obowiązującymi przepisami prawa pracy w tym zakresie.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="26D199A8" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="5200999F" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Obowiązki Zamawiającego</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
+    <w:p w14:paraId="7C124F8F" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający zobowiązany jest do zapewnienia przewodnika lub osoby odpowiedzialnej za grupę wycieczkową. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF72EF" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
+    <w:p w14:paraId="6583293E" w14:textId="77777777" w:rsidR="00CF72EF" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający zobowiązuje się do zapewnienia nadzoru nad uczniami w czasie Przewozu. Zamawiający ponosi odpowiedzialność za szkody wyrządzone przez uczniów w czasie Przewozu. Wykonawca zobowiązany jest do niezwłocznego, nie później niż następnego dnia roboczego, poinformowania Zamawiającego o wyrządzonej szkodzie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CF72EF" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
+    <w:p w14:paraId="73D218F2" w14:textId="77777777" w:rsidR="00CF72EF" w:rsidRPr="002723B4" w:rsidRDefault="00CF72EF" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający zobowiązuje się do terminowej zapłaty wynagrodzenia określonego w umowie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008339AE" w:rsidRPr="002723B4" w:rsidRDefault="008339AE" w:rsidP="002723B4">
+    <w:p w14:paraId="5E13EB8E" w14:textId="77777777" w:rsidR="008339AE" w:rsidRPr="002723B4" w:rsidRDefault="008339AE" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="006277ED" w:rsidP="002723B4">
+    <w:p w14:paraId="3D40994D" w14:textId="77777777" w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="006277ED" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
+    <w:p w14:paraId="7245FC55" w14:textId="77777777" w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wartość usługi oraz płatności Wykonawcy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
+    <w:p w14:paraId="01EE2F29" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strony ustalają, iż </w:t>
       </w:r>
       <w:r w:rsidR="00CF72EF" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ryczałtowe </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">wynagrodzenie za każdy przejechany kilometr wynosi ______ zł brutto (słownie: ____________). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DF5801" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
+    <w:p w14:paraId="2993E920" w14:textId="77777777" w:rsidR="00DF5801" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Strony ustalają, że wynagrodzenie za </w:t>
       </w:r>
       <w:r w:rsidR="00253F1D" w:rsidRPr="002723B4">
@@ -2155,93 +2205,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, zwane dalej </w:t>
       </w:r>
       <w:r w:rsidR="00F1715C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>„Wynagrodzeniem”</w:t>
       </w:r>
       <w:r w:rsidR="00F1715C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
+    <w:p w14:paraId="2A633111" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wynagrodzenie przysługujące Wykonawcy zostanie ustalone na podstawie faktycznie </w:t>
       </w:r>
       <w:r w:rsidR="00F1715C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>przejechanych kilometrów, wg danych wskazanych z licznika Autokaru</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
+    <w:p w14:paraId="3A5E2BBF" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">W terminie do dnia _________ Wykonawca wystawi na rzecz Zamawiającego fakturę zaliczkową w wysokości ______ zł brutto, tj. o równowartości ___ % kwoty wskazanej </w:t>
       </w:r>
       <w:r w:rsidR="005E096C" w:rsidRPr="002723B4">
@@ -2256,51 +2306,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(„Zaliczka”)</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
+    <w:p w14:paraId="49C11EAB" w14:textId="77777777" w:rsidR="00253F1D" w:rsidRPr="002723B4" w:rsidRDefault="00253F1D" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Po wykonaniu usługi, Wykonawca wystawi na Zamawiającego fakturę końcową stanowiącą równowartość przysługującego Wykonawcy wynagrodzenia ustalonego wg zasad wskazanych </w:t>
       </w:r>
@@ -2315,141 +2365,141 @@
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">w ust. </w:t>
       </w:r>
       <w:r w:rsidR="00F1715C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, pomniejszoną o uiszczoną zaliczkę, o której mowa w ust. 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00C0085C">
+    <w:p w14:paraId="10C26FA0" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00C0085C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wszystkie faktury będą wystawiane przez Wykonawcę na rzecz Zamawiającego </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>w następujący sposób:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
+    <w:p w14:paraId="0E40F703" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Nabywca: (podmiot2)</w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: Miasto st. Warszawa, Plac Bankowy 3/5, 00 – 950 Warszawa, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
+    <w:p w14:paraId="6D50F62B" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
       <w:pPr>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>NIP: 525-22-48-481</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="002222AA">
+    <w:p w14:paraId="5600C5C8" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="002222AA">
       <w:pPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Płatnik/Odbiorca (podmiot inny/podmiot 3)</w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -2503,1050 +2553,748 @@
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>NIP: [</w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>NIP placówki</w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">] </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
+    <w:p w14:paraId="76B074BA" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Za dzień zapłaty Strony Umowy uznają dzień obciążenia rachunku bankowego Zamawiającego. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+    <w:p w14:paraId="6A7AF310" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Strony zgodnie oświadczają, że </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>faktury będą wystawiane i odbierane za pośrednictwem Krajowego Systemu e-Faktur (</w:t>
-[...46 lines deleted...]
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+        <w:t>faktury będą wystawiane i odbierane za pośrednictwem Krajowego Systemu e-Faktur (KSeF), zgodnie z obowiązującymi przepisami prawa. Za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF, z zastrzeżeniem ust. 9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09CB9172" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">W przypadku awarii </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">W przypadku awarii KSeF, faktury będą tymczasowo przesyłane w formie elektronicznej (PDF) za pośrednictwem poczty elektronicznej na adres e-mail: </w:t>
+      </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>KSeF</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>…………………………..</w:t>
+      </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">, faktury będą tymczasowo przesyłane w formie elektronicznej (PDF) za pośrednictwem poczty elektronicznej na adres e-mail: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00294FA0">
+        <w:t xml:space="preserve"> do czasu uzyskania dostępu do KSeF</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>…………………………..</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> do czasu uzyskania dostępu do </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00294FA0">
+        <w:t xml:space="preserve">Za dzień doręczenia faktury </w:t>
+      </w:r>
+      <w:r w:rsidR="00A60F02" w:rsidRPr="00A60F02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>KSeF</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00A60F02">
+        <w:t>wystawionej w czasie trwania awarii KSeF</w:t>
+      </w:r>
+      <w:r w:rsidR="00A60F02" w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Za dzień doręczenia faktury </w:t>
-[...88 lines deleted...]
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+        <w:t xml:space="preserve">uznaje się faktyczny dzień odebrania tej faktury przez Zamawiającego potwierdzony w sposób automatyczny w momencie wpływu wiadomości na skrzynkę poczty elektronicznej albo dzień przydzielenia jej numeru w KSeF, w zależności, które z tych zdarzeń nastąpiło wcześniej. Doręczenie w KSeF faktury wystawionej w czasie trwania awarii nie skutkuje rozpoczęciem biegu terminu płatności. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="619773B7" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">W przypadku niedostępności </w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve"> należy rozumieć zarówno niedostępność, o której stanowi przepis art. 106ne ust. 4 ustawy o podatku od towarów i usług, a także tryb offline24, o którym stanowią przepisy art. 106nda ust. 1 i 2 ustawy o podatku od towarów i usług. </w:t>
+        <w:t xml:space="preserve">W przypadku niedostępności KSeF za dzień doręczenia faktury uznaje się dzień przydzielenia jej numeru w KSeF – przez tryb niedostępności KSeF należy rozumieć zarówno niedostępność, o której stanowi przepis art. 106ne ust. 4 ustawy o podatku od towarów i usług, a także tryb offline24, o którym stanowią przepisy art. 106nda ust. 1 i 2 ustawy o podatku od towarów i usług. </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie 21 dni liczonym od pierwszego dnia roboczego po dniu jej doręczenia zgodnie z ust. 8 i 9 z zastrzeżeniem ust. 11 na rachunek bankowy Wykonawcy </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>nr …………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+    <w:p w14:paraId="0A3F2141" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">W przypadku faktury wystawionej w czasie awarii </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+        <w:t>W przypadku faktury wystawionej w czasie awarii KSeF zapłata wynagrodzenia nastąpi na podstawie prawidłowo wystawionej faktury w terminie określonym w ust. 10 liczonym od pierwszego dnia roboczego po dniu potwierdzenia otrzymania wiadomości zawierającej fakturę w formacie pliku PDF na adres e-mail wskazany w ust. 9 na rachunek bankowy wskazany w ust. 10.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32EB7210" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca zobowiązany jest przesłać skan faktury na adres e-mail wskazany </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">w ust. 9 w terminie 3 dni </w:t>
       </w:r>
       <w:r w:rsidR="003A41A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">roboczych </w:t>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">od daty wystawienia faktury w </w:t>
-[...22 lines deleted...]
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="008A69DE">
+        <w:t>od daty wystawienia faktury w KSeF.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D83932D" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="008A69DE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający zastrzega, że płatność nastąpi na podstawie prawidłowo wystawionej faktury. </w:t>
       </w:r>
       <w:r w:rsidR="00A31410">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Za prawidłowo wystawioną uznaje się fakturę:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00A8286C" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+    <w:p w14:paraId="0BB1E424" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00A8286C" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:pStyle w:val="Akapitzlist"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8286C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">wystawioną w </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">wystawioną w KSeF (z wyjątkiem przypadków, kiedy faktura wystawiona jest </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A8286C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>KSeF</w:t>
-[...17 lines deleted...]
-        </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">w czasie awarii </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">), gdzie w zakresie prawidłowego określenia nabywcy </w:t>
+        <w:t xml:space="preserve">w czasie awarii KSeF), gdzie w zakresie prawidłowego określenia nabywcy </w:t>
       </w:r>
       <w:r w:rsidRPr="00A8286C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>w polu „Podmiot2” w pozycji „JST” wpisano „1” oraz w polu „Podmiot inny/Podmiot3” wpisano NIP placówki oświatowej oraz w polu „ROLA” wpisano „8” - JST odbiorca;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+    <w:p w14:paraId="4289F4CC" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="562"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>zawierającą w swojej treści numer Umowy, której dotyczy;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+    <w:p w14:paraId="41810708" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">wystawioną zgodnie z przepisami prawa oraz prawidłową pod względem formalnym </w:t>
       </w:r>
       <w:r w:rsidR="006C6415">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>i rachunkowym;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
+    <w:p w14:paraId="0DF79E58" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00A8286C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="200" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="993" w:hanging="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>W przypadku wystawienia faktury w sposób niezgodny z powyższym, Zamawiający zastrzega sobie prawo wstrzymania zapłaty do czasu otrzymania prawidłowo wystawionej faktury. Po otrzymaniu prawidłowo wystawionej faktury termin płatności będzie liczony zgodnie z ust. 10.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
+    <w:p w14:paraId="6F8240AD" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Załączniki, które nie mogą zgodnie z obowiązującymi przepisami stanowić załącznika do faktury wystawionej w </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Załączniki, które nie mogą zgodnie z obowiązującymi przepisami stanowić załącznika do faktury wystawionej w KSeF, należy przesłać w formie elek</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6415">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tronicznej w formacie pliku PDF </w:t>
+      </w:r>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>KSeF</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t>za pośrednictwem poczty elektronicznej na adres e-mail wskazany w ust. 9 w terminie do 3 dni roboczych od otrzymania faktury, o którym mowa w ust. 8.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
+    <w:p w14:paraId="72F81B37" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Płatności będą dokonywane w PLN (złotych). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
+    <w:p w14:paraId="3338FC40" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Wykonawca oświadcza, że wskazany w Umowie rachunek bankowy jest rachunkiem rozliczeniowym służącym wyłącznie do celów rozliczeń z tytułu prowadzonej przez niego działalności gospodarczej.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
+    <w:p w14:paraId="2C31F30D" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="000F3653">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="120" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="425" w:hanging="425"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>Zamawiający oświadcza, że dokona płatności z zastosowaniem mechanizmu podzielonej płatności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
+    <w:p w14:paraId="1345FE5C" w14:textId="77777777" w:rsidR="00294FA0" w:rsidRPr="00294FA0" w:rsidRDefault="00294FA0" w:rsidP="00294FA0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="300" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294FA0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonawca nie może dokonać cesji żadnych praw i roszczeń lub przeniesienia obowiązków wynikających z Umowy na rzecz osoby trzeciej bez pisemnej zgody Zamawiającego</w:t>
       </w:r>
       <w:r w:rsidR="00634C93">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="7F3BD194" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="34E429E1" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="3027742E" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Odpowiedzialność za niewykonanie lub nienależyte wykonanie Umowy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="74A0E193" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W przypadku</w:t>
       </w:r>
@@ -3673,121 +3421,121 @@
       <w:r w:rsidR="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30</w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> % W</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ynagrodzenia. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="5AFAAE93" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający nie może żądać zapłaty kary umownej za działania lub zaniechania Wykonawcy, na które Wykonawca nie miał wpływu. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="5E082613" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W przypadku odstąpienia od umowy przez Zamawiającego z winy Wykonawcy, Zamawiający jest uprawniony do naliczenia</w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> kary umownej w wysokości 20 % Wynagrodzenia brutto</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="79A99D96" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jeżeli Wykonawca odstąpi od Umowy z winy Zamawiającego</w:t>
       </w:r>
@@ -3893,316 +3641,316 @@
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">aliczki, o ile została pobrana, ale nie więcej niż 20 </w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>% W</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ynagrodzenia. Pozostałą część zaliczki Wykonawca zwraca Zamawiającemu w terminie do 14 dni od dnia odstąpienia od Umowy. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
+    <w:p w14:paraId="7B0F78E7" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Jeżeli wysokość poniesionej szkody przekracza wartość kar umownych każda ze stron może dochodzić od drugiej strony odszkodowania uzupełniającego z tytułu niewykonania bądź nienależytego wykonania zamówienia na zasadach ogólnych przewidzianych w kodeksie cywilnym. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="003B54AC" w:rsidP="002723B4">
+    <w:p w14:paraId="1B9E2809" w14:textId="77777777" w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="003B54AC" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B54AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonawca wyraża zgodę na potrącenie kar umownych z wynagrodzenia, a jeżeli potrącenie to nie będzie możliwe, Wykonawca zobowiązuje się zapłacić kary umowne w terminie 14 dni od dnia otrzymania wezwania do zapłaty przyjmującego formę noty księgowej.</w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="1D72AD53" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
+    <w:p w14:paraId="53700AA4" w14:textId="77777777" w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§ 7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
+    <w:p w14:paraId="0C5505FB" w14:textId="77777777" w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Odstąpienie od umowy, rozwiązanie umowy</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="34D31DD7" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Niezależnie od podstaw do odstąpienia od umowy na zasadach wynikających kodeksu cywilnego, Zamawiający jest uprawniony do odstąpienia od umowy bez konieczności wzywania Wykonawcy do wykonania umowy w przypadku rażącego naruszenia warunków umowy przez Wykonawcę, których naruszenie uniemożliwia realizację przedmiotu umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
+    <w:p w14:paraId="222C88AA" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>W przypadku zawinionej przez Wykonawcę zwłoki w podstawieniu Autokaru powyżej 2 godzin od umówionego terminu, Zamawiający ma prawo odstąpić od umowy w trybie natychmiastowym, zaś Zamawiający upoważnia Wykonawcę do zastępczego wykonania umowy przez inny podmiot</w:t>
       </w:r>
       <w:r w:rsidR="00131B51">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="2183A725" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Umowne</w:t>
       </w:r>
       <w:r w:rsidR="00F1715C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00F1715C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prawnienie do odstąpienia od umowy Zamawiający może wykonać w terminie do 7 dni od dnia zaistnienia przyczyny uzasadniającej odstąpienie od umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="52AFF18F" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wykonawca może odstąpić od umowy na zasadach określonych w kodeksie cywilnym. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
+    <w:p w14:paraId="42D2E0DA" w14:textId="77777777" w:rsidR="00236D20" w:rsidRPr="002723B4" w:rsidRDefault="00236D20" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Zamawiający do dnia </w:t>
       </w:r>
@@ -4218,157 +3966,157 @@
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> może bez żadnych negatywnych konsekwencji zrezygnować z usługi Przewozu poprzez złożenie Wykonawcy pisemnego oświadczenia o rezygnacji z usługi Przewozu. Zaliczka, o ile została wpłacona przez Zamawiającego, podlega zwrotowi w wysokości nominalnej </w:t>
       </w:r>
       <w:r w:rsidR="006C6415">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">w terminie do 7 dni od dnia złożenia ww. oświadczenia. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="2F08E63C" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="037559E0" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>§</w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="4805A431" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Postanowienia końcowe</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00E315B1" w:rsidP="002723B4">
+    <w:p w14:paraId="1B78C006" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00E315B1" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00F1715C" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">reść niniejszej umowy, w tym przedmiot umowy i wysokość wynagrodzenia, stanowią informację publiczną w rozumieniu przepisów ustawy z dnia 6 września 2001 r. o dostępie do informacji publicznej. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E73146" w:rsidRDefault="00E73146" w:rsidP="002723B4">
+    <w:p w14:paraId="026B5FF4" w14:textId="77777777" w:rsidR="00E73146" w:rsidRDefault="00E73146" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E73146">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Zamawiający</w:t>
       </w:r>
@@ -4386,78 +4134,78 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">oświadcza, iż posiada status dużego przedsiębiorcy w rozumieniu </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73146">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">art. 4 pkt 6 ustawy z dnia 8 marca 2013 r. o przeciwdziałaniu nadmiernym opóźnieniom </w:t>
       </w:r>
       <w:r w:rsidRPr="00E73146">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
         <w:t>w transakcjach handlowych.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="6C4CC8D6" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Osobami upoważnionymi do kontaktu w związku z realizacją Umowy, w tym zgłaszania reklamacji oraz składania oświadczeń o odstąpieniu od umowy są:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="004E1EB8">
+    <w:p w14:paraId="58C1B899" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="004E1EB8">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ze strony Zamawiającego: [</w:t>
       </w:r>
       <w:r w:rsidR="00B47E7B" w:rsidRPr="004E1EB8">
         <w:rPr>
@@ -4498,86 +4246,86 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>______</w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="1AD3A3EB" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ze strony Wykonawcy: </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="44443C26" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">W sprawach nieuregulowanych Umową zastosowanie mają przepisy ustawy z dnia </w:t>
@@ -4609,129 +4357,129 @@
       <w:r w:rsidR="006C6415">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>w transporcie autobusowym i autokarowym oraz zmieniające rozporządzenie (WE) nr 2006/2004</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="08C4461D" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wszelkie zmiany do niniejszej umowy wymagają formy pi</w:t>
       </w:r>
       <w:r w:rsidR="00236D20" w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>semnej pod rygorem nieważności.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="6CC284E0" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wszelkie spory związane z realizacją niniejszej umowy będą rozpatrywane przez Sąd </w:t>
       </w:r>
       <w:r w:rsidR="006C6415">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>wg właściwości Zamawiającego.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315B1" w:rsidRPr="00E315B1" w:rsidRDefault="00E315B1" w:rsidP="00E315B1">
+    <w:p w14:paraId="7D706402" w14:textId="77777777" w:rsidR="00E315B1" w:rsidRPr="00E315B1" w:rsidRDefault="00E315B1" w:rsidP="00E315B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E315B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykonanie niniejszej umowy nie wiąże się z koniecznością zawarcia umowy przetwarzania danych osobowych w rozumieniu art. 28 ust. 3 Rozporządzenia Parlamentu Europejskiego i Rady (UE) 2016/679 z 27.04.2016 r. w sprawie ochrony osób fizycznych w związku z przetwarzaniem danych osobowych i w sprawie swobodnego przepływu takich danych oraz uchylenia dyrektywy 95/46/WE (ogólne rozporządzenie o ochronie danych, Dz. Urz. UE L 119 z 4 maja 2016 r.), dalej: RODO, dla których Administ</w:t>
       </w:r>
@@ -4755,284 +4503,284 @@
       <w:r w:rsidRPr="00E315B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC4CCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00E315B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(dalej: Placówka).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E315B1" w:rsidRDefault="00E315B1" w:rsidP="00E315B1">
+    <w:p w14:paraId="5BB98A73" w14:textId="77777777" w:rsidR="00E315B1" w:rsidRDefault="00E315B1" w:rsidP="00E315B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E315B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Placówka oświadcza, iż realizuje obowiązki Administratora danych osobowych, określone w art. 4 ust. 7 RODO, w zakresie danych osobowych Wykonawcy, w sytuacji, w której jest on osobą fizyczną (w tym osobą fizyczną prowadzącą działalność gospodarczą), a także danych osobowych osób, które Wykonawca wskazał ze swojej </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>strony do realizacji niniejszej umowy.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="00E315B1">
+    <w:p w14:paraId="78014301" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="00E315B1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Wykaz załączników:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="63746669" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plan wycieczki z określeniem miejsc docelowych – </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>załącznik nr 1</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="0389BD77" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Oferta wykonawcy – </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>załącznik nr 2</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="5636203F" w14:textId="77777777" w:rsidR="005E096C" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Wydruk z rejestru KREPTD – </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>załącznik nr 3</w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="757FFC8E" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="4A08D476" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
+    <w:p w14:paraId="4FCB9CE4" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="00E315B1">
+    <w:p w14:paraId="514EB17E" w14:textId="77777777" w:rsidR="005E096C" w:rsidRPr="002723B4" w:rsidRDefault="005E096C" w:rsidP="00E315B1">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ZAMAWIAJĄCY </w:t>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -5076,130 +4824,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="002723B4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">WYKONAWCA </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
+    <w:p w14:paraId="52FC005F" w14:textId="77777777" w:rsidR="00F1715C" w:rsidRPr="002723B4" w:rsidRDefault="00F1715C" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
+    <w:p w14:paraId="28A70EEF" w14:textId="77777777" w:rsidR="00213B79" w:rsidRPr="002723B4" w:rsidRDefault="00213B79" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000310F4" w:rsidRPr="002723B4" w:rsidRDefault="000310F4" w:rsidP="002723B4">
+    <w:p w14:paraId="2BF4B92C" w14:textId="77777777" w:rsidR="000310F4" w:rsidRPr="002723B4" w:rsidRDefault="000310F4" w:rsidP="002723B4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00161728" w:rsidRPr="002723B4" w:rsidRDefault="00161728" w:rsidP="002723B4">
+    <w:p w14:paraId="6670985C" w14:textId="77777777" w:rsidR="00161728" w:rsidRPr="002723B4" w:rsidRDefault="00161728" w:rsidP="002723B4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00161728" w:rsidRPr="002723B4" w:rsidSect="00740C73">
-      <w:headerReference w:type="default" r:id="rId7"/>
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="even" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1077" w:bottom="1134" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007C09E4" w:rsidRDefault="007C09E4">
+    <w:p w14:paraId="347405AA" w14:textId="77777777" w:rsidR="00D53ED1" w:rsidRDefault="00D53ED1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007C09E4" w:rsidRDefault="007C09E4">
+    <w:p w14:paraId="369B9C40" w14:textId="77777777" w:rsidR="00D53ED1" w:rsidRDefault="00D53ED1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -5213,265 +4961,265 @@
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00450548" w:rsidRDefault="00450548" w:rsidP="00EF2A0B">
+  <w:p w14:paraId="446999B1" w14:textId="77777777" w:rsidR="00450548" w:rsidRDefault="00450548" w:rsidP="00EF2A0B">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00450548" w:rsidRDefault="00450548">
+  <w:p w14:paraId="223A0148" w14:textId="77777777" w:rsidR="00450548" w:rsidRDefault="00450548">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:id w:val="-1485926265"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="00C2253C" w:rsidRPr="00C2253C" w:rsidRDefault="00C2253C">
+          <w:p w14:paraId="61BC9C6D" w14:textId="660722A4" w:rsidR="00C2253C" w:rsidRPr="00C2253C" w:rsidRDefault="00C2253C">
             <w:pPr>
               <w:pStyle w:val="Stopka"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Strona </w:t>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008A69DE">
+            <w:r w:rsidR="0024261D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> z </w:t>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="008A69DE">
+            <w:r w:rsidR="0024261D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="00C2253C">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="002723B4" w:rsidRDefault="002723B4">
+  <w:p w14:paraId="1BC9E627" w14:textId="77777777" w:rsidR="002723B4" w:rsidRDefault="002723B4">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007C09E4" w:rsidRDefault="007C09E4">
+    <w:p w14:paraId="0C985159" w14:textId="77777777" w:rsidR="00D53ED1" w:rsidRDefault="00D53ED1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007C09E4" w:rsidRDefault="007C09E4">
+    <w:p w14:paraId="183ECAA8" w14:textId="77777777" w:rsidR="00D53ED1" w:rsidRDefault="00D53ED1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00C2253C" w:rsidRPr="00C2253C" w:rsidRDefault="00C2253C" w:rsidP="00C2253C">
+  <w:p w14:paraId="23C3E632" w14:textId="77777777" w:rsidR="00C2253C" w:rsidRPr="00C2253C" w:rsidRDefault="00C2253C" w:rsidP="00C2253C">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>DBFO 04 2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00E758B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BB032D6"/>
@@ -8282,133 +8030,138 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00213B79"/>
     <w:rsid w:val="000066D1"/>
     <w:rsid w:val="00011AEB"/>
     <w:rsid w:val="00020A84"/>
     <w:rsid w:val="000310F4"/>
     <w:rsid w:val="00033B0D"/>
     <w:rsid w:val="00057CA6"/>
     <w:rsid w:val="00072587"/>
     <w:rsid w:val="00073C9A"/>
     <w:rsid w:val="00077D10"/>
     <w:rsid w:val="00084378"/>
     <w:rsid w:val="00090447"/>
     <w:rsid w:val="000A6C9A"/>
     <w:rsid w:val="000E7D25"/>
     <w:rsid w:val="000F1217"/>
     <w:rsid w:val="000F3653"/>
     <w:rsid w:val="00131B51"/>
     <w:rsid w:val="001436FF"/>
     <w:rsid w:val="001552A1"/>
     <w:rsid w:val="00161324"/>
     <w:rsid w:val="00161728"/>
     <w:rsid w:val="00171B9F"/>
+    <w:rsid w:val="001740A3"/>
     <w:rsid w:val="00174389"/>
     <w:rsid w:val="00177057"/>
     <w:rsid w:val="00181249"/>
     <w:rsid w:val="00196A1B"/>
     <w:rsid w:val="001A33F2"/>
     <w:rsid w:val="001C23F2"/>
     <w:rsid w:val="001F1189"/>
     <w:rsid w:val="001F5A1E"/>
     <w:rsid w:val="002126AF"/>
     <w:rsid w:val="00213B79"/>
     <w:rsid w:val="002222AA"/>
     <w:rsid w:val="00236D20"/>
+    <w:rsid w:val="0024261D"/>
     <w:rsid w:val="00253F1D"/>
     <w:rsid w:val="002723B4"/>
     <w:rsid w:val="00294FA0"/>
     <w:rsid w:val="002A57D3"/>
     <w:rsid w:val="002B6F62"/>
     <w:rsid w:val="002C3176"/>
+    <w:rsid w:val="002E6ADE"/>
     <w:rsid w:val="00313134"/>
     <w:rsid w:val="0032463A"/>
     <w:rsid w:val="00325515"/>
     <w:rsid w:val="00354EF6"/>
     <w:rsid w:val="00360DAD"/>
     <w:rsid w:val="00370C63"/>
     <w:rsid w:val="00397E82"/>
     <w:rsid w:val="003A41A6"/>
     <w:rsid w:val="003A57E5"/>
     <w:rsid w:val="003B54AC"/>
     <w:rsid w:val="003D475A"/>
     <w:rsid w:val="003D5006"/>
     <w:rsid w:val="003E03F8"/>
     <w:rsid w:val="003E60E2"/>
     <w:rsid w:val="0041279D"/>
     <w:rsid w:val="00425368"/>
     <w:rsid w:val="00446574"/>
     <w:rsid w:val="00450548"/>
     <w:rsid w:val="00456AC7"/>
     <w:rsid w:val="00466E34"/>
     <w:rsid w:val="004C3E75"/>
     <w:rsid w:val="004D7042"/>
     <w:rsid w:val="004E1EB8"/>
     <w:rsid w:val="005310B7"/>
     <w:rsid w:val="00535397"/>
     <w:rsid w:val="0059610D"/>
+    <w:rsid w:val="005A0E17"/>
     <w:rsid w:val="005B3E68"/>
     <w:rsid w:val="005B5CBE"/>
     <w:rsid w:val="005C2B9B"/>
     <w:rsid w:val="005C7B35"/>
     <w:rsid w:val="005D1E74"/>
     <w:rsid w:val="005D45E4"/>
     <w:rsid w:val="005E096C"/>
     <w:rsid w:val="0060246F"/>
     <w:rsid w:val="00603101"/>
     <w:rsid w:val="00611F30"/>
     <w:rsid w:val="00615148"/>
     <w:rsid w:val="006277ED"/>
     <w:rsid w:val="00630AA2"/>
     <w:rsid w:val="00634C93"/>
     <w:rsid w:val="00642F97"/>
     <w:rsid w:val="006453DB"/>
     <w:rsid w:val="00684709"/>
     <w:rsid w:val="00685AD8"/>
     <w:rsid w:val="006A1DB4"/>
     <w:rsid w:val="006A6D0D"/>
     <w:rsid w:val="006B7F28"/>
     <w:rsid w:val="006C6415"/>
     <w:rsid w:val="006E537C"/>
     <w:rsid w:val="00701007"/>
     <w:rsid w:val="00705734"/>
     <w:rsid w:val="00732200"/>
     <w:rsid w:val="007335F0"/>
     <w:rsid w:val="0073520A"/>
     <w:rsid w:val="00740C73"/>
     <w:rsid w:val="00761B73"/>
     <w:rsid w:val="00767E52"/>
     <w:rsid w:val="007801AB"/>
     <w:rsid w:val="007868A1"/>
     <w:rsid w:val="00786BD9"/>
     <w:rsid w:val="007C09E4"/>
     <w:rsid w:val="007F237D"/>
     <w:rsid w:val="00804F78"/>
     <w:rsid w:val="00806641"/>
     <w:rsid w:val="008078B1"/>
+    <w:rsid w:val="00832875"/>
     <w:rsid w:val="008337F9"/>
     <w:rsid w:val="008339AE"/>
     <w:rsid w:val="00835002"/>
     <w:rsid w:val="00836947"/>
     <w:rsid w:val="008472C1"/>
     <w:rsid w:val="00875C6D"/>
     <w:rsid w:val="008855E5"/>
     <w:rsid w:val="00893152"/>
     <w:rsid w:val="008A69DE"/>
     <w:rsid w:val="008C2C6D"/>
     <w:rsid w:val="008E3EBC"/>
     <w:rsid w:val="008F3740"/>
     <w:rsid w:val="008F469D"/>
     <w:rsid w:val="008F55A0"/>
     <w:rsid w:val="0091534D"/>
     <w:rsid w:val="00915B4B"/>
     <w:rsid w:val="0092774D"/>
     <w:rsid w:val="0093159B"/>
     <w:rsid w:val="00935201"/>
     <w:rsid w:val="00981DDC"/>
     <w:rsid w:val="00991360"/>
     <w:rsid w:val="009A0E41"/>
     <w:rsid w:val="009A740D"/>
     <w:rsid w:val="009B0745"/>
     <w:rsid w:val="009C3DB2"/>
@@ -8423,127 +8176,132 @@
     <w:rsid w:val="00A8105C"/>
     <w:rsid w:val="00A8286C"/>
     <w:rsid w:val="00A903C5"/>
     <w:rsid w:val="00AA23B5"/>
     <w:rsid w:val="00AB6EC5"/>
     <w:rsid w:val="00AC6A6A"/>
     <w:rsid w:val="00AD2686"/>
     <w:rsid w:val="00B0533A"/>
     <w:rsid w:val="00B10694"/>
     <w:rsid w:val="00B1431E"/>
     <w:rsid w:val="00B47E7B"/>
     <w:rsid w:val="00B83A83"/>
     <w:rsid w:val="00BA364D"/>
     <w:rsid w:val="00BC4CCF"/>
     <w:rsid w:val="00BC6749"/>
     <w:rsid w:val="00BD02FE"/>
     <w:rsid w:val="00BE1F88"/>
     <w:rsid w:val="00BE2E1A"/>
     <w:rsid w:val="00C0085C"/>
     <w:rsid w:val="00C2253C"/>
     <w:rsid w:val="00C35F9E"/>
     <w:rsid w:val="00C43B44"/>
     <w:rsid w:val="00C440F8"/>
     <w:rsid w:val="00C45A53"/>
     <w:rsid w:val="00C45E7D"/>
+    <w:rsid w:val="00C5302F"/>
     <w:rsid w:val="00C675E1"/>
     <w:rsid w:val="00C71B9C"/>
     <w:rsid w:val="00CB233F"/>
     <w:rsid w:val="00CB42F6"/>
     <w:rsid w:val="00CB7AB3"/>
     <w:rsid w:val="00CC5BCD"/>
     <w:rsid w:val="00CD4802"/>
     <w:rsid w:val="00CE1A8E"/>
     <w:rsid w:val="00CE25D3"/>
     <w:rsid w:val="00CF72EF"/>
     <w:rsid w:val="00D31F98"/>
     <w:rsid w:val="00D356CC"/>
+    <w:rsid w:val="00D53ED1"/>
     <w:rsid w:val="00D56469"/>
     <w:rsid w:val="00D63D64"/>
     <w:rsid w:val="00D63FAF"/>
     <w:rsid w:val="00D7236B"/>
     <w:rsid w:val="00D75D5E"/>
     <w:rsid w:val="00D7751D"/>
     <w:rsid w:val="00D85D5C"/>
     <w:rsid w:val="00D90567"/>
     <w:rsid w:val="00DA1287"/>
     <w:rsid w:val="00DB1D7C"/>
+    <w:rsid w:val="00DE1513"/>
     <w:rsid w:val="00DE20CD"/>
     <w:rsid w:val="00DE2630"/>
     <w:rsid w:val="00DF5801"/>
     <w:rsid w:val="00E1367C"/>
     <w:rsid w:val="00E315B1"/>
     <w:rsid w:val="00E434BE"/>
     <w:rsid w:val="00E4593C"/>
     <w:rsid w:val="00E73146"/>
     <w:rsid w:val="00E82D18"/>
     <w:rsid w:val="00E83091"/>
     <w:rsid w:val="00EB06C2"/>
     <w:rsid w:val="00EC0C27"/>
     <w:rsid w:val="00EE0BC7"/>
+    <w:rsid w:val="00EE1878"/>
     <w:rsid w:val="00EE41DD"/>
     <w:rsid w:val="00EF0E57"/>
     <w:rsid w:val="00EF2A0B"/>
     <w:rsid w:val="00EF62C8"/>
     <w:rsid w:val="00F006FC"/>
     <w:rsid w:val="00F1715C"/>
     <w:rsid w:val="00F22404"/>
     <w:rsid w:val="00F45AC5"/>
     <w:rsid w:val="00F46070"/>
+    <w:rsid w:val="00F55C7A"/>
     <w:rsid w:val="00F673B2"/>
     <w:rsid w:val="00F80BC9"/>
     <w:rsid w:val="00F91988"/>
     <w:rsid w:val="00FD6BBF"/>
     <w:rsid w:val="00FE0DF9"/>
     <w:rsid w:val="00FE2059"/>
     <w:rsid w:val="00FF084C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="33A3B65A"/>
+  <w14:docId w14:val="6142D2E6"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F4B025D2-DD8C-4FE2-A396-E403095CB8AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -9065,50 +8823,73 @@
   <w:style w:type="paragraph" w:styleId="Tekstkomentarza">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstkomentarzaZnak"/>
     <w:rsid w:val="00A60F02"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstkomentarzaZnak">
     <w:name w:val="Tekst komentarza Znak"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tekstkomentarza"/>
     <w:rsid w:val="00A60F02"/>
     <w:rPr>
       <w:kern w:val="1"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Poprawka">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001740A3"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipercze">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001740A3"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="418790262">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="528638954">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9157,51 +8938,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2040012391">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ewidencja.ufg.pl/ewidencja/obywatel/wyszukiwanie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9426,69 +9207,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2379</Words>
-  <Characters>14276</Characters>
+  <Words>2396</Words>
+  <Characters>14376</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
+  <Lines>119</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>UMOWA</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DBFO Mokotów</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16622</CharactersWithSpaces>
+  <CharactersWithSpaces>16739</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>UMOWA</dc:title>
   <dc:subject/>
   <dc:creator>dpi</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>